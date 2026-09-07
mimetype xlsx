--- v1 (2026-03-03)
+++ v2 (2026-09-07)
@@ -56,51 +56,51 @@
   <si>
     <t>Андрей Копосов</t>
   </si>
   <si>
     <t>11/13 32:50</t>
   </si>
   <si>
     <t>Николай Массон</t>
   </si>
   <si>
     <t>6/6 28:28</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>5/5 41:23</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>3/3 25:07</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>2/3 13:45</t>
   </si>
   <si>
     <t>Егор Касюк</t>
   </si>
   <si>
     <t>2/3 28:26</t>
   </si>
   <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>Владимир Лебедев</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>Николай Гомельчук</t>
   </si>