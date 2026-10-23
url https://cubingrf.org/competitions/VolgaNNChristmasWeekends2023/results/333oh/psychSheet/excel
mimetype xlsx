--- v6 (2026-09-07)
+++ v7 (2026-10-23)
@@ -26,77 +26,77 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Славомил Волосков</t>
+  </si>
+  <si>
+    <t>10.70</t>
+  </si>
+  <si>
+    <t>7.63</t>
+  </si>
+  <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
     <t>9.06</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>11.24</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
-[...7 lines deleted...]
-  <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>12.07</t>
   </si>
   <si>
     <t>8.91</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>13.40</t>
   </si>
   <si>
     <t>10.25</t>
@@ -212,51 +212,51 @@
   <si>
     <t>Дмитрий Сауков</t>
   </si>
   <si>
     <t>19.17</t>
   </si>
   <si>
     <t>16.06</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>20.83</t>
   </si>
   <si>
     <t>15.87</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>21.06</t>
   </si>
   <si>
-    <t>18.19</t>
+    <t>17.34</t>
   </si>
   <si>
     <t>Николай Гомельчук</t>
   </si>
   <si>
     <t>22.58</t>
   </si>
   <si>
     <t>17.13</t>
   </si>
   <si>
     <t>Арсений Йоцюс</t>
   </si>
   <si>
     <t>22.67</t>
   </si>
   <si>
     <t>18.62</t>
   </si>
   <si>
     <t>Владимир Лебедев</t>
   </si>
   <si>
     <t>23.45</t>
   </si>
@@ -317,96 +317,96 @@
   <si>
     <t>Егор Касюк</t>
   </si>
   <si>
     <t>29.07</t>
   </si>
   <si>
     <t>25.02</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>30.92</t>
   </si>
   <si>
     <t>26.01</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>32.01</t>
   </si>
   <si>
-    <t>28.23</t>
+    <t>27.86</t>
   </si>
   <si>
     <t>Вера Горина</t>
   </si>
   <si>
     <t>33.23</t>
   </si>
   <si>
     <t>25.68</t>
   </si>
   <si>
     <t>Иван Ковалев</t>
   </si>
   <si>
     <t>35.54</t>
   </si>
   <si>
     <t>25.71</t>
   </si>
   <si>
     <t>Евгения Ильина</t>
   </si>
   <si>
     <t>39.23</t>
   </si>
   <si>
     <t>33.89</t>
   </si>
   <si>
     <t>Максим Калинин</t>
   </si>
   <si>
     <t>49.67</t>
   </si>
   <si>
     <t>31.73</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>54.43</t>
   </si>
   <si>
-    <t>49.21</t>
+    <t>43.82</t>
   </si>
   <si>
     <t>Фёдор Хохряков</t>
   </si>
   <si>
     <t>1:05.32</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>