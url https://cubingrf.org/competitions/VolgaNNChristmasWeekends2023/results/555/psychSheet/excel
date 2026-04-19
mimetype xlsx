--- v3 (2026-03-03)
+++ v4 (2026-04-19)
@@ -221,75 +221,75 @@
   <si>
     <t>Сергей Миронченков</t>
   </si>
   <si>
     <t>1:29.81</t>
   </si>
   <si>
     <t>1:21.80</t>
   </si>
   <si>
     <t>Богдан Землянский</t>
   </si>
   <si>
     <t>1:30.94</t>
   </si>
   <si>
     <t>1:17.90</t>
   </si>
   <si>
     <t>Арсений Йоцюс</t>
   </si>
   <si>
     <t>1:32.31</t>
   </si>
   <si>
+    <t>Тимофей Тюльпаков</t>
+  </si>
+  <si>
+    <t>1:34.55</t>
+  </si>
+  <si>
+    <t>1:27.73</t>
+  </si>
+  <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>1:43.81</t>
   </si>
   <si>
     <t>1:31.12</t>
   </si>
   <si>
     <t>Иван Ковалев</t>
   </si>
   <si>
     <t>1:45.30</t>
   </si>
   <si>
     <t>1:35.69</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:44.71</t>
   </si>
   <si>
     <t>Николай Гомельчук</t>
   </si>
   <si>
     <t>1:49.51</t>
   </si>
   <si>
     <t>1:36.17</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>1:53.16</t>
   </si>
   <si>
     <t>1:46.27</t>
   </si>
   <si>
     <t>Георгий Аветиков</t>
   </si>
   <si>
     <t>2:06.75</t>
   </si>