--- v4 (2026-04-19)
+++ v5 (2026-09-07)
@@ -29,198 +29,198 @@
     <sheet name="555" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>50.67</t>
+    <t>48.58</t>
   </si>
   <si>
     <t>44.88</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>52.82</t>
   </si>
   <si>
-    <t>46.09</t>
+    <t>45.82</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>53.03</t>
   </si>
   <si>
     <t>48.87</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>55.24</t>
   </si>
   <si>
     <t>50.34</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>1:00.78</t>
   </si>
   <si>
     <t>58.17</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>1:01.12</t>
   </si>
   <si>
     <t>54.00</t>
   </si>
   <si>
     <t>Михаил Харитонов</t>
   </si>
   <si>
     <t>1:01.72</t>
   </si>
   <si>
     <t>57.37</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>1:03.07</t>
   </si>
   <si>
     <t>55.39</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:04.46</t>
   </si>
   <si>
     <t>52.77</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>1:05.50</t>
   </si>
   <si>
-    <t>59.74</t>
+    <t>58.03</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>1:09.96</t>
   </si>
   <si>
     <t>1:00.22</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>1:10.82</t>
   </si>
   <si>
     <t>1:03.16</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>1:10.84</t>
   </si>
   <si>
     <t>1:03.37</t>
   </si>
   <si>
     <t>Осип Чебурашкин</t>
   </si>
   <si>
     <t>1:11.70</t>
   </si>
   <si>
     <t>1:08.49</t>
   </si>
   <si>
+    <t>Дмитрий Сауков</t>
+  </si>
+  <si>
+    <t>1:15.74</t>
+  </si>
+  <si>
+    <t>1:10.53</t>
+  </si>
+  <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>1:17.55</t>
   </si>
   <si>
     <t>1:07.61</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>1:17.68</t>
   </si>
   <si>
     <t>1:11.67</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:14.74</t>
   </si>
   <si>
     <t>Владимир Лебедев</t>
   </si>
   <si>
     <t>1:24.73</t>
   </si>
   <si>
     <t>1:22.07</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:29.76</t>
   </si>
   <si>
     <t>1:15.87</t>
   </si>
   <si>
     <t>Сергей Миронченков</t>
   </si>
   <si>
     <t>1:29.81</t>
   </si>