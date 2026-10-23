--- v6 (2026-09-07)
+++ v7 (2026-10-23)
@@ -44,75 +44,75 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>2:18.95</t>
   </si>
   <si>
     <t>2:12.63</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>2:36.80</t>
   </si>
   <si>
     <t>2:25.69</t>
   </si>
   <si>
+    <t>Александр Докин</t>
+  </si>
+  <si>
+    <t>2:39.45</t>
+  </si>
+  <si>
+    <t>2:21.60</t>
+  </si>
+  <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>2:45.00</t>
   </si>
   <si>
     <t>2:34.91</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>2:47.29</t>
   </si>
   <si>
     <t>2:36.64</t>
-  </si>
-[...7 lines deleted...]
-    <t>2:37.94</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>2:55.10</t>
   </si>
   <si>
     <t>2:51.70</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>2:56.07</t>
   </si>
   <si>
     <t>2:46.81</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>2:56.39</t>
   </si>