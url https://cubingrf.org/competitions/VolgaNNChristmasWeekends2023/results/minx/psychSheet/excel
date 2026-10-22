--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -26,84 +26,84 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Славомил Волосков</t>
+  </si>
+  <si>
+    <t>38.47</t>
+  </si>
+  <si>
+    <t>34.30</t>
+  </si>
+  <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
-    <t>41.65</t>
+    <t>39.67</t>
   </si>
   <si>
     <t>35.69</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Панов</t>
   </si>
   <si>
-    <t>48.19</t>
-[...2 lines deleted...]
-    <t>45.03</t>
+    <t>46.76</t>
+  </si>
+  <si>
+    <t>44.23</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>53.26</t>
   </si>
   <si>
     <t>49.39</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>51.04</t>
   </si>
   <si>
     <t>Михаил Харитонов</t>
   </si>
   <si>
     <t>58.59</t>
   </si>
@@ -128,51 +128,51 @@
   <si>
     <t>56.78</t>
   </si>
   <si>
     <t>Сергей Миронченков</t>
   </si>
   <si>
     <t>1:02.31</t>
   </si>
   <si>
     <t>57.05</t>
   </si>
   <si>
     <t>Владимир Лебедев</t>
   </si>
   <si>
     <t>1:03.59</t>
   </si>
   <si>
     <t>54.82</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
-    <t>1:10.81</t>
+    <t>1:06.32</t>
   </si>
   <si>
     <t>57.50</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:13.69</t>
   </si>
   <si>
     <t>1:00.59</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>1:15.17</t>
   </si>
   <si>
     <t>1:11.32</t>
   </si>
   <si>
     <t>Осип Чебурашкин</t>
   </si>