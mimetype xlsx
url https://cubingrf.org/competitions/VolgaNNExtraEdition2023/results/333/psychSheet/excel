--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -104,51 +104,51 @@
   <si>
     <t>Николай Массон</t>
   </si>
   <si>
     <t>8.66</t>
   </si>
   <si>
     <t>6.36</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>9.18</t>
   </si>
   <si>
     <t>7.11</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>9.40</t>
   </si>
   <si>
-    <t>8.21</t>
+    <t>7.21</t>
   </si>
   <si>
     <t>Руслан Романенко</t>
   </si>
   <si>
     <t>10.26</t>
   </si>
   <si>
     <t>8.33</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>10.29</t>
   </si>
   <si>
     <t>7.41</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>10.62</t>
   </si>