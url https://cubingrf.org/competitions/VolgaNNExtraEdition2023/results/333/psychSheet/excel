--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -74,54 +74,54 @@
   <si>
     <t>6.24</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>8.29</t>
   </si>
   <si>
     <t>6.35</t>
   </si>
   <si>
     <t>Илья Назаров</t>
   </si>
   <si>
     <t>8.46</t>
   </si>
   <si>
     <t>6.93</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
-    <t>8.60</t>
-[...2 lines deleted...]
-    <t>7.20</t>
+    <t>8.48</t>
+  </si>
+  <si>
+    <t>6.60</t>
   </si>
   <si>
     <t>Николай Массон</t>
   </si>
   <si>
     <t>8.66</t>
   </si>
   <si>
     <t>6.36</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>9.18</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>9.40</t>
   </si>