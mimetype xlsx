--- v3 (2026-04-19)
+++ v4 (2026-06-24)
@@ -26,144 +26,144 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Владислав Шуршилин</t>
+  </si>
+  <si>
+    <t>7.72</t>
+  </si>
+  <si>
+    <t>6.60</t>
+  </si>
+  <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>7.98</t>
   </si>
   <si>
     <t>6.06</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>8.22</t>
+    <t>8.06</t>
   </si>
   <si>
     <t>6.28</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>8.23</t>
   </si>
   <si>
     <t>6.24</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>8.29</t>
   </si>
   <si>
     <t>6.35</t>
   </si>
   <si>
     <t>Илья Назаров</t>
   </si>
   <si>
     <t>8.46</t>
   </si>
   <si>
     <t>6.93</t>
   </si>
   <si>
-    <t>Владислав Шуршилин</t>
-[...7 lines deleted...]
-  <si>
     <t>Николай Массон</t>
   </si>
   <si>
     <t>8.66</t>
   </si>
   <si>
     <t>6.36</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>9.18</t>
   </si>
   <si>
-    <t>7.63</t>
+    <t>7.11</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>9.40</t>
   </si>
   <si>
     <t>8.21</t>
   </si>
   <si>
     <t>Руслан Романенко</t>
   </si>
   <si>
     <t>10.26</t>
   </si>
   <si>
     <t>8.33</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
-    <t>10.49</t>
+    <t>10.29</t>
   </si>
   <si>
     <t>7.41</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>10.62</t>
   </si>
   <si>
     <t>7.85</t>
   </si>
   <si>
     <t>Сергей Миронченков</t>
   </si>
   <si>
     <t>11.92</t>
   </si>
   <si>
     <t>Данила Шуваев</t>
   </si>
   <si>
     <t>11.98</t>
   </si>
@@ -918,51 +918,51 @@
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>46</v>