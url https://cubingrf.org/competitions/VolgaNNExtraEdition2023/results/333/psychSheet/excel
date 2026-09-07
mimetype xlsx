--- v4 (2026-06-24)
+++ v5 (2026-09-07)
@@ -50,57 +50,57 @@
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>7.72</t>
   </si>
   <si>
     <t>6.60</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>7.98</t>
   </si>
   <si>
     <t>6.06</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>8.06</t>
   </si>
   <si>
-    <t>6.28</t>
+    <t>5.96</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
-    <t>8.23</t>
+    <t>8.12</t>
   </si>
   <si>
     <t>6.24</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>8.29</t>
   </si>
   <si>
     <t>6.35</t>
   </si>
   <si>
     <t>Илья Назаров</t>
   </si>
   <si>
     <t>8.46</t>
   </si>
   <si>
     <t>6.93</t>
   </si>
   <si>
     <t>Николай Массон</t>
   </si>