--- v2 (2026-03-03)
+++ v3 (2026-04-17)
@@ -29,72 +29,72 @@
     <sheet name="333bf" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>21.69</t>
+    <t>20.49</t>
   </si>
   <si>
     <t>16.34</t>
   </si>
   <si>
     <t>Андрей Копосов</t>
   </si>
   <si>
     <t>28.66</t>
   </si>
   <si>
     <t>23.36</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>37.43</t>
   </si>
   <si>
-    <t>25.98</t>
+    <t>24.27</t>
   </si>
   <si>
     <t>Андрей Ильин</t>
   </si>
   <si>
     <t>1:04.42</t>
   </si>
   <si>
     <t>32.78</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>1:05.76</t>
   </si>
   <si>
     <t>38.57</t>
   </si>
   <si>
     <t>Николай Массон</t>
   </si>
   <si>
     <t>58.24</t>
   </si>