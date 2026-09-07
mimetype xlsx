--- v2 (2026-03-03)
+++ v3 (2026-09-07)
@@ -53,51 +53,51 @@
   <si>
     <t>1:53.77</t>
   </si>
   <si>
     <t>1:29.00</t>
   </si>
   <si>
     <t>Андрей Ильин</t>
   </si>
   <si>
     <t>3:27.80</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>5:06.62</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>7:55.41</t>
   </si>
   <si>
-    <t>6:38.38</t>
+    <t>5:57.44</t>
   </si>
   <si>
     <t>Николай Массон</t>
   </si>
   <si>
     <t>10:00.00</t>
   </si>
   <si>
     <t>Максим Чечнев</t>
   </si>
   <si>
     <t>15:39.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>