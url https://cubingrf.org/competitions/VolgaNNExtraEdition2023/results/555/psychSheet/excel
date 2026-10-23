--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -56,51 +56,51 @@
   <si>
     <t>49.14</t>
   </si>
   <si>
     <t>Илья Назаров</t>
   </si>
   <si>
     <t>1:03.69</t>
   </si>
   <si>
     <t>53.13</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:04.46</t>
   </si>
   <si>
     <t>52.77</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
-    <t>1:05.50</t>
+    <t>1:04.66</t>
   </si>
   <si>
     <t>58.03</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>1:06.86</t>
   </si>
   <si>
     <t>57.96</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>1:08.03</t>
   </si>
   <si>
     <t>1:05.56</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>