--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -29,96 +29,96 @@
     <sheet name="555" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>1:00.12</t>
+    <t>58.38</t>
   </si>
   <si>
     <t>49.14</t>
   </si>
   <si>
     <t>Илья Назаров</t>
   </si>
   <si>
     <t>1:03.69</t>
   </si>
   <si>
     <t>53.13</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:04.46</t>
   </si>
   <si>
     <t>52.77</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>1:05.50</t>
   </si>
   <si>
     <t>59.74</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
-    <t>1:08.75</t>
-[...2 lines deleted...]
-    <t>1:06.10</t>
+    <t>1:08.03</t>
+  </si>
+  <si>
+    <t>1:05.56</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
-    <t>1:09.32</t>
+    <t>1:08.25</t>
   </si>
   <si>
     <t>57.96</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>1:10.84</t>
   </si>
   <si>
     <t>1:03.37</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:29.76</t>
   </si>
   <si>
     <t>1:15.87</t>
   </si>
   <si>
     <t>Сергей Миронченков</t>
   </si>