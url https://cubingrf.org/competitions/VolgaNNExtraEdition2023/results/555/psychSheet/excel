--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -29,99 +29,99 @@
     <sheet name="555" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>58.38</t>
+    <t>55.69</t>
   </si>
   <si>
     <t>49.14</t>
   </si>
   <si>
     <t>Илья Назаров</t>
   </si>
   <si>
     <t>1:03.69</t>
   </si>
   <si>
     <t>53.13</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:04.46</t>
   </si>
   <si>
     <t>52.77</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>1:05.50</t>
   </si>
   <si>
     <t>59.74</t>
   </si>
   <si>
+    <t>Полина Лаптева</t>
+  </si>
+  <si>
+    <t>1:06.86</t>
+  </si>
+  <si>
+    <t>57.96</t>
+  </si>
+  <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>1:08.03</t>
   </si>
   <si>
     <t>1:05.56</t>
-  </si>
-[...7 lines deleted...]
-    <t>57.96</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>1:10.84</t>
   </si>
   <si>
     <t>1:03.37</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:29.76</t>
   </si>
   <si>
     <t>1:15.87</t>
   </si>
   <si>
     <t>Сергей Миронченков</t>
   </si>
   <si>
     <t>1:29.81</t>
   </si>