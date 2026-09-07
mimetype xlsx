--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -59,51 +59,51 @@
   <si>
     <t>Илья Назаров</t>
   </si>
   <si>
     <t>1:03.69</t>
   </si>
   <si>
     <t>53.13</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:04.46</t>
   </si>
   <si>
     <t>52.77</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>1:05.50</t>
   </si>
   <si>
-    <t>59.74</t>
+    <t>58.03</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>1:06.86</t>
   </si>
   <si>
     <t>57.96</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>1:08.03</t>
   </si>
   <si>
     <t>1:05.56</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>1:10.84</t>
   </si>