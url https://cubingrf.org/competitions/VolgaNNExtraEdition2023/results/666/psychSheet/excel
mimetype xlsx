--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -74,63 +74,63 @@
   <si>
     <t>1:52.14</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>2:02.51</t>
   </si>
   <si>
     <t>1:51.86</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>2:07.74</t>
   </si>
   <si>
     <t>1:58.53</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
-    <t>2:36.85</t>
-[...2 lines deleted...]
-    <t>2:28.61</t>
+    <t>2:31.06</t>
+  </si>
+  <si>
+    <t>2:21.38</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:38.97</t>
   </si>
   <si>
-    <t>2:29.42</t>
+    <t>2:23.27</t>
   </si>
   <si>
     <t>Мухаммад Кудаев</t>
   </si>
   <si>
     <t>4:59.64</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>