--- v6 (2026-09-07)
+++ v7 (2026-10-23)
@@ -491,84 +491,84 @@
   <si>
     <t>7.06</t>
   </si>
   <si>
     <t>2.85</t>
   </si>
   <si>
     <t>Роман Кузьмин</t>
   </si>
   <si>
     <t>7.25</t>
   </si>
   <si>
     <t>5.70</t>
   </si>
   <si>
     <t>Иван Никулин</t>
   </si>
   <si>
     <t>7.65</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
+    <t>Андрей Артеменко</t>
+  </si>
+  <si>
+    <t>7.79</t>
+  </si>
+  <si>
+    <t>4.17</t>
+  </si>
+  <si>
     <t>Марина Щукина</t>
   </si>
   <si>
     <t>7.85</t>
   </si>
   <si>
     <t>3.42</t>
   </si>
   <si>
     <t>Алексей Мартыненко</t>
   </si>
   <si>
     <t>8.36</t>
   </si>
   <si>
     <t>6.02</t>
   </si>
   <si>
     <t>Михаил Лосев</t>
   </si>
   <si>
     <t>8.61</t>
   </si>
   <si>
     <t>6.25</t>
-  </si>
-[...7 lines deleted...]
-    <t>6.34</t>
   </si>
   <si>
     <t>Кирилл Серафимов</t>
   </si>
   <si>
     <t>8.70</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
     <t>Аркадий Ушмодин</t>
   </si>
   <si>
     <t>9.56</t>
   </si>
   <si>
     <t>5.16</t>
   </si>
   <si>
     <t>Александр Бурков</t>
   </si>
   <si>
     <t>9.59</t>
   </si>