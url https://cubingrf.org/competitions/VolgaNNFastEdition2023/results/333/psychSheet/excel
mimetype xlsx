--- v6 (2026-09-07)
+++ v7 (2026-10-22)
@@ -26,68 +26,68 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Анатолий Туренко</t>
+  </si>
+  <si>
+    <t>5.94</t>
+  </si>
+  <si>
+    <t>4.99</t>
+  </si>
+  <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>6.26</t>
   </si>
   <si>
     <t>5.04</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
-[...7 lines deleted...]
-  <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>7.58</t>
   </si>
   <si>
     <t>6.10</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>7.72</t>
   </si>
   <si>
     <t>6.60</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>7.75</t>
   </si>
   <si>
     <t>6.15</t>
@@ -134,263 +134,263 @@
   <si>
     <t>6.36</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>8.68</t>
   </si>
   <si>
     <t>7.12</t>
   </si>
   <si>
     <t>Юрий Рякин</t>
   </si>
   <si>
     <t>8.73</t>
   </si>
   <si>
     <t>6.77</t>
   </si>
   <si>
     <t>Карина Шамова</t>
   </si>
   <si>
+    <t>8.82</t>
+  </si>
+  <si>
+    <t>7.64</t>
+  </si>
+  <si>
+    <t>Александр Ермаков</t>
+  </si>
+  <si>
+    <t>9.16</t>
+  </si>
+  <si>
+    <t>7.33</t>
+  </si>
+  <si>
+    <t>Андрей Синицын</t>
+  </si>
+  <si>
+    <t>9.18</t>
+  </si>
+  <si>
+    <t>7.11</t>
+  </si>
+  <si>
+    <t>Максим Дейч</t>
+  </si>
+  <si>
+    <t>10.01</t>
+  </si>
+  <si>
+    <t>8.46</t>
+  </si>
+  <si>
+    <t>Олег Демчук</t>
+  </si>
+  <si>
+    <t>10.10</t>
+  </si>
+  <si>
+    <t>8.15</t>
+  </si>
+  <si>
+    <t>Платон Кабаков</t>
+  </si>
+  <si>
+    <t>10.18</t>
+  </si>
+  <si>
+    <t>8.11</t>
+  </si>
+  <si>
+    <t>Семён Рудик</t>
+  </si>
+  <si>
+    <t>10.22</t>
+  </si>
+  <si>
+    <t>9.26</t>
+  </si>
+  <si>
+    <t>Руслан Романенко</t>
+  </si>
+  <si>
+    <t>10.26</t>
+  </si>
+  <si>
+    <t>8.33</t>
+  </si>
+  <si>
+    <t>Анастасия Майкова</t>
+  </si>
+  <si>
+    <t>10.29</t>
+  </si>
+  <si>
+    <t>7.91</t>
+  </si>
+  <si>
+    <t>Иван Стрешинский</t>
+  </si>
+  <si>
+    <t>10.38</t>
+  </si>
+  <si>
+    <t>8.10</t>
+  </si>
+  <si>
+    <t>Виталий Наместников</t>
+  </si>
+  <si>
+    <t>10.48</t>
+  </si>
+  <si>
+    <t>7.70</t>
+  </si>
+  <si>
+    <t>Артур Чечёхин</t>
+  </si>
+  <si>
+    <t>10.62</t>
+  </si>
+  <si>
+    <t>7.85</t>
+  </si>
+  <si>
+    <t>Сергей Марьин</t>
+  </si>
+  <si>
+    <t>10.68</t>
+  </si>
+  <si>
+    <t>9.45</t>
+  </si>
+  <si>
+    <t>Никита Брылин</t>
+  </si>
+  <si>
+    <t>11.06</t>
+  </si>
+  <si>
+    <t>9.69</t>
+  </si>
+  <si>
+    <t>Андрей Жуков</t>
+  </si>
+  <si>
+    <t>11.11</t>
+  </si>
+  <si>
     <t>9.04</t>
   </si>
   <si>
-    <t>7.64</t>
-[...118 lines deleted...]
-  <si>
     <t>Павел Мишин</t>
   </si>
   <si>
     <t>11.13</t>
   </si>
   <si>
     <t>9.46</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>11.24</t>
   </si>
   <si>
-    <t>9.84</t>
+    <t>9.40</t>
   </si>
   <si>
     <t>Иларион Камардин</t>
   </si>
   <si>
     <t>11.42</t>
   </si>
   <si>
     <t>9.73</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>11.73</t>
   </si>
   <si>
     <t>9.58</t>
   </si>
   <si>
     <t>Алексей Корицкий</t>
   </si>
   <si>
     <t>11.76</t>
   </si>
   <si>
     <t>9.09</t>
   </si>
   <si>
     <t>Сергей Миронченков</t>
   </si>
   <si>
     <t>11.92</t>
   </si>
   <si>
     <t>8.29</t>
   </si>
   <si>
     <t>Данила Шуваев</t>
   </si>
   <si>
     <t>11.98</t>
   </si>
   <si>
     <t>9.60</t>
   </si>
   <si>
+    <t>Илья Гусев</t>
+  </si>
+  <si>
+    <t>12.07</t>
+  </si>
+  <si>
+    <t>9.99</t>
+  </si>
+  <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>12.87</t>
   </si>
   <si>
     <t>9.78</t>
   </si>
   <si>
-    <t>Илья Гусев</t>
-[...16 lines deleted...]
-  <si>
     <t>Олег Коровин</t>
   </si>
   <si>
     <t>13.33</t>
   </si>
   <si>
     <t>11.25</t>
   </si>
   <si>
     <t>Лука Лукаш</t>
   </si>
   <si>
     <t>13.63</t>
   </si>
   <si>
     <t>11.05</t>
   </si>
   <si>
     <t>Александр Минко</t>
   </si>
   <si>
     <t>13.88</t>
   </si>
   <si>
     <t>11.95</t>
@@ -458,51 +458,51 @@
   <si>
     <t>13.06</t>
   </si>
   <si>
     <t>Владимир Щеглов</t>
   </si>
   <si>
     <t>16.40</t>
   </si>
   <si>
     <t>12.66</t>
   </si>
   <si>
     <t>Марк Мирук</t>
   </si>
   <si>
     <t>17.60</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>18.14</t>
   </si>
   <si>
-    <t>15.09</t>
+    <t>11.91</t>
   </si>
   <si>
     <t>Марина Щукина</t>
   </si>
   <si>
     <t>18.72</t>
   </si>
   <si>
     <t>14.22</t>
   </si>
   <si>
     <t>Пётр Юнин</t>
   </si>
   <si>
     <t>20.15</t>
   </si>
   <si>
     <t>15.31</t>
   </si>
   <si>
     <t>Андрей Терехов</t>
   </si>
   <si>
     <t>20.25</t>
   </si>