--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -383,54 +383,54 @@
   <si>
     <t>29.92</t>
   </si>
   <si>
     <t>Марк Мирук</t>
   </si>
   <si>
     <t>37.91</t>
   </si>
   <si>
     <t>29.30</t>
   </si>
   <si>
     <t>Евгения Ильина</t>
   </si>
   <si>
     <t>39.23</t>
   </si>
   <si>
     <t>33.89</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
-    <t>43.66</t>
-[...2 lines deleted...]
-    <t>35.84</t>
+    <t>41.24</t>
+  </si>
+  <si>
+    <t>26.11</t>
   </si>
   <si>
     <t>Егор Жогин</t>
   </si>
   <si>
     <t>58.22</t>
   </si>
   <si>
     <t>45.18</t>
   </si>
   <si>
     <t>Александр Говорков</t>
   </si>
   <si>
     <t>1:09.17</t>
   </si>
   <si>
     <t>Аркадий Ушмодин</t>
   </si>
   <si>
     <t>Егор Толстобров</t>
   </si>
   <si>
     <t>Максим Воркунов</t>
   </si>