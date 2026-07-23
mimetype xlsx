--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -32,96 +32,96 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
-    <t>9.42</t>
+    <t>9.06</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>11.70</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>12.07</t>
   </si>
   <si>
     <t>8.91</t>
   </si>
   <si>
     <t>Руслан Романенко</t>
   </si>
   <si>
     <t>14.39</t>
   </si>
   <si>
     <t>12.64</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
-    <t>15.06</t>
-[...2 lines deleted...]
-    <t>12.53</t>
+    <t>14.73</t>
+  </si>
+  <si>
+    <t>11.74</t>
   </si>
   <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>15.28</t>
   </si>
   <si>
     <t>13.60</t>
   </si>
   <si>
     <t>Юрий Рякин</t>
   </si>
   <si>
     <t>15.52</t>
   </si>
   <si>
     <t>12.15</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>15.87</t>
   </si>
@@ -143,222 +143,222 @@
   <si>
     <t>17.05</t>
   </si>
   <si>
     <t>11.53</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>17.59</t>
   </si>
   <si>
     <t>13.22</t>
   </si>
   <si>
     <t>Сергей Миронченков</t>
   </si>
   <si>
     <t>17.83</t>
   </si>
   <si>
     <t>14.88</t>
   </si>
   <si>
+    <t>Анастасия Майкова</t>
+  </si>
+  <si>
+    <t>18.14</t>
+  </si>
+  <si>
+    <t>13.79</t>
+  </si>
+  <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>18.22</t>
   </si>
   <si>
     <t>14.24</t>
   </si>
   <si>
     <t>Иларион Камардин</t>
   </si>
   <si>
     <t>18.81</t>
   </si>
   <si>
     <t>17.19</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>19.03</t>
   </si>
   <si>
     <t>14.44</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>19.21</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
-[...7 lines deleted...]
-  <si>
     <t>Сергей Марьин</t>
   </si>
   <si>
     <t>19.83</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>20.83</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>16.96</t>
   </si>
   <si>
     <t>Максим Дейч</t>
   </si>
   <si>
     <t>22.06</t>
   </si>
   <si>
     <t>17.36</t>
   </si>
   <si>
+    <t>Карина Шамова</t>
+  </si>
+  <si>
+    <t>22.88</t>
+  </si>
+  <si>
+    <t>14.38</t>
+  </si>
+  <si>
+    <t>Семён Рудик</t>
+  </si>
+  <si>
+    <t>23.75</t>
+  </si>
+  <si>
+    <t>19.90</t>
+  </si>
+  <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>23.98</t>
   </si>
   <si>
     <t>18.48</t>
   </si>
   <si>
     <t>Никита Брылин</t>
   </si>
   <si>
     <t>24.29</t>
   </si>
   <si>
     <t>22.08</t>
   </si>
   <si>
-    <t>Карина Шамова</t>
-[...7 lines deleted...]
-  <si>
     <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>21.17</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>24.94</t>
   </si>
   <si>
     <t>Александр Минко</t>
   </si>
   <si>
     <t>25.00</t>
   </si>
   <si>
     <t>22.93</t>
   </si>
   <si>
+    <t>Павел Мишин</t>
+  </si>
+  <si>
+    <t>25.10</t>
+  </si>
+  <si>
+    <t>21.40</t>
+  </si>
+  <si>
     <t>Ольга Фёдорова</t>
   </si>
   <si>
     <t>27.28</t>
   </si>
   <si>
     <t>24.37</t>
   </si>
   <si>
     <t>Данила Шуваев</t>
   </si>
   <si>
     <t>29.37</t>
   </si>
   <si>
     <t>19.17</t>
   </si>
   <si>
-    <t>Павел Мишин</t>
-[...7 lines deleted...]
-  <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>32.01</t>
   </si>
   <si>
     <t>28.23</t>
-  </si>
-[...7 lines deleted...]
-    <t>28.70</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>32.58</t>
   </si>
   <si>
     <t>23.85</t>
   </si>
   <si>
     <t>Вера Горина</t>
   </si>
   <si>
     <t>33.23</t>
   </si>
   <si>
     <t>25.68</t>
   </si>
   <si>
     <t>Богдан Кашин</t>
   </si>
   <si>
     <t>35.85</t>
   </si>
@@ -1171,65 +1171,65 @@
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>78</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D27" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D28" t="s">
-        <v>41</v>
+        <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D29" t="s">
-        <v>85</v>
+        <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D30" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>90</v>