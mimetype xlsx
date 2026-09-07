--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -47,51 +47,51 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
     <t>9.06</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>11.70</t>
+    <t>11.24</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>12.07</t>
   </si>
   <si>
     <t>8.91</t>
   </si>
   <si>
     <t>Руслан Романенко</t>
   </si>
   <si>
     <t>14.39</t>
   </si>
   <si>
     <t>12.64</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
@@ -116,51 +116,51 @@
   <si>
     <t>15.52</t>
   </si>
   <si>
     <t>12.15</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>15.87</t>
   </si>
   <si>
     <t>11.92</t>
   </si>
   <si>
     <t>Николай Массон</t>
   </si>
   <si>
     <t>16.15</t>
   </si>
   <si>
     <t>12.37</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>17.05</t>
   </si>
   <si>
     <t>11.53</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>17.59</t>
   </si>
   <si>
     <t>13.22</t>
   </si>
   <si>
     <t>Сергей Миронченков</t>
   </si>
   <si>
     <t>17.83</t>
   </si>
   <si>
     <t>14.88</t>
   </si>