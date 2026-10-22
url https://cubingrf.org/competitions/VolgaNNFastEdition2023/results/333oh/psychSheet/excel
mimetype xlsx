--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -116,86 +116,86 @@
   <si>
     <t>15.52</t>
   </si>
   <si>
     <t>12.15</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>15.87</t>
   </si>
   <si>
     <t>11.92</t>
   </si>
   <si>
     <t>Николай Массон</t>
   </si>
   <si>
     <t>16.15</t>
   </si>
   <si>
     <t>12.37</t>
   </si>
   <si>
+    <t>Анастасия Майкова</t>
+  </si>
+  <si>
+    <t>16.16</t>
+  </si>
+  <si>
+    <t>13.79</t>
+  </si>
+  <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>17.05</t>
   </si>
   <si>
     <t>11.53</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>17.59</t>
   </si>
   <si>
     <t>13.22</t>
   </si>
   <si>
     <t>Сергей Миронченков</t>
   </si>
   <si>
     <t>17.83</t>
   </si>
   <si>
     <t>14.88</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
-[...7 lines deleted...]
-  <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>18.22</t>
   </si>
   <si>
     <t>14.24</t>
   </si>
   <si>
     <t>Иларион Камардин</t>
   </si>
   <si>
     <t>18.81</t>
   </si>
   <si>
     <t>17.19</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>19.03</t>
   </si>
   <si>
     <t>14.44</t>
@@ -236,51 +236,51 @@
   <si>
     <t>Максим Дейч</t>
   </si>
   <si>
     <t>22.06</t>
   </si>
   <si>
     <t>17.36</t>
   </si>
   <si>
     <t>Карина Шамова</t>
   </si>
   <si>
     <t>22.88</t>
   </si>
   <si>
     <t>14.38</t>
   </si>
   <si>
     <t>Семён Рудик</t>
   </si>
   <si>
     <t>23.75</t>
   </si>
   <si>
-    <t>19.90</t>
+    <t>19.28</t>
   </si>
   <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>23.98</t>
   </si>
   <si>
     <t>18.48</t>
   </si>
   <si>
     <t>Никита Брылин</t>
   </si>
   <si>
     <t>24.29</t>
   </si>
   <si>
     <t>22.08</t>
   </si>
   <si>
     <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
@@ -314,57 +314,57 @@
   <si>
     <t>Ольга Фёдорова</t>
   </si>
   <si>
     <t>27.28</t>
   </si>
   <si>
     <t>24.37</t>
   </si>
   <si>
     <t>Данила Шуваев</t>
   </si>
   <si>
     <t>29.37</t>
   </si>
   <si>
     <t>19.17</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>32.01</t>
   </si>
   <si>
-    <t>28.23</t>
+    <t>27.86</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>32.58</t>
+    <t>32.08</t>
   </si>
   <si>
     <t>23.85</t>
   </si>
   <si>
     <t>Вера Горина</t>
   </si>
   <si>
     <t>33.23</t>
   </si>
   <si>
     <t>25.68</t>
   </si>
   <si>
     <t>Богдан Кашин</t>
   </si>
   <si>
     <t>35.85</t>
   </si>
   <si>
     <t>21.33</t>
   </si>
   <si>
     <t>Андрей Терехов</t>
   </si>
@@ -1185,51 +1185,51 @@
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D28" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D29" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D30" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>90</v>