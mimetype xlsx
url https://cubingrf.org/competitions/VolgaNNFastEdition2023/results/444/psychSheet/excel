--- v2 (2026-03-03)
+++ v3 (2026-04-17)
@@ -29,51 +29,51 @@
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>26.51</t>
+    <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
     <t>24.50</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>32.30</t>
   </si>
   <si>
     <t>27.52</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>