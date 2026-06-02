--- v3 (2026-04-17)
+++ v4 (2026-06-02)
@@ -41,51 +41,51 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
-    <t>24.50</t>
+    <t>22.49</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>32.30</t>
   </si>
   <si>
     <t>27.52</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.07</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
@@ -305,77 +305,77 @@
   <si>
     <t>54.48</t>
   </si>
   <si>
     <t>47.68</t>
   </si>
   <si>
     <t>Руслан Романенко</t>
   </si>
   <si>
     <t>54.71</t>
   </si>
   <si>
     <t>43.21</t>
   </si>
   <si>
     <t>Павел Мишин</t>
   </si>
   <si>
     <t>59.22</t>
   </si>
   <si>
     <t>53.37</t>
   </si>
   <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>59.41</t>
+  </si>
+  <si>
+    <t>48.67</t>
+  </si>
+  <si>
     <t>Ольга Фёдорова</t>
   </si>
   <si>
     <t>59.72</t>
   </si>
   <si>
     <t>48.38</t>
   </si>
   <si>
     <t>Вера Горина</t>
   </si>
   <si>
     <t>1:00.40</t>
   </si>
   <si>
     <t>49.91</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
-[...7 lines deleted...]
-  <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
     <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>1:07.14</t>
   </si>
   <si>
     <t>1:02.96</t>
   </si>
   <si>
     <t>Александр Минко</t>
   </si>
   <si>
     <t>1:07.50</t>
   </si>
   <si>
     <t>58.15</t>
@@ -389,54 +389,54 @@
   <si>
     <t>1:04.92</t>
   </si>
   <si>
     <t>Евгения Ильина</t>
   </si>
   <si>
     <t>1:11.07</t>
   </si>
   <si>
     <t>54.91</t>
   </si>
   <si>
     <t>Лука Лукаш</t>
   </si>
   <si>
     <t>1:14.04</t>
   </si>
   <si>
     <t>1:02.92</t>
   </si>
   <si>
     <t>Семён Рудик</t>
   </si>
   <si>
-    <t>1:24.41</t>
-[...2 lines deleted...]
-    <t>1:13.26</t>
+    <t>1:16.11</t>
+  </si>
+  <si>
+    <t>1:00.77</t>
   </si>
   <si>
     <t>Богдан Кашин</t>
   </si>
   <si>
     <t>1:31.71</t>
   </si>
   <si>
     <t>1:05.37</t>
   </si>
   <si>
     <t>Марк Мирук</t>
   </si>
   <si>
     <t>1:52.47</t>
   </si>
   <si>
     <t>1:33.19</t>
   </si>
   <si>
     <t>Егор Жогин</t>
   </si>
   <si>
     <t>2:08.89</t>
   </si>