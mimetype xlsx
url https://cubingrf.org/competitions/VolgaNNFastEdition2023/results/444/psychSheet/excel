--- v4 (2026-06-02)
+++ v5 (2026-07-23)
@@ -62,138 +62,138 @@
   <si>
     <t>28.54</t>
   </si>
   <si>
     <t>22.49</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>32.30</t>
   </si>
   <si>
     <t>27.52</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.07</t>
   </si>
   <si>
+    <t>Андрей Синицын</t>
+  </si>
+  <si>
+    <t>33.43</t>
+  </si>
+  <si>
+    <t>28.74</t>
+  </si>
+  <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
     <t>29.38</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>33.96</t>
   </si>
   <si>
-    <t>29.15</t>
-[...8 lines deleted...]
-    <t>31.39</t>
+    <t>28.33</t>
   </si>
   <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>36.21</t>
   </si>
   <si>
     <t>30.98</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>36.27</t>
   </si>
   <si>
     <t>31.80</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>37.52</t>
   </si>
   <si>
     <t>34.75</t>
   </si>
   <si>
     <t>Максим Дейч</t>
   </si>
   <si>
     <t>38.10</t>
   </si>
   <si>
     <t>32.37</t>
   </si>
   <si>
     <t>Карина Шамова</t>
   </si>
   <si>
-    <t>39.02</t>
-[...2 lines deleted...]
-    <t>37.92</t>
+    <t>38.20</t>
+  </si>
+  <si>
+    <t>31.44</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
-    <t>39.47</t>
-[...2 lines deleted...]
-    <t>36.28</t>
+    <t>38.88</t>
+  </si>
+  <si>
+    <t>34.65</t>
   </si>
   <si>
     <t>Николай Массон</t>
   </si>
   <si>
     <t>40.19</t>
   </si>
   <si>
     <t>37.57</t>
   </si>
   <si>
     <t>Юрий Рякин</t>
   </si>
   <si>
     <t>40.31</t>
   </si>
   <si>
     <t>37.31</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>40.82</t>
   </si>