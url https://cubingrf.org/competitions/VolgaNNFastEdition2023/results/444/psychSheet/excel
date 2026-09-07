--- v5 (2026-07-23)
+++ v6 (2026-09-07)
@@ -77,54 +77,54 @@
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.07</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>33.43</t>
   </si>
   <si>
     <t>28.74</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
-    <t>29.38</t>
-[...2 lines deleted...]
-    <t>Екатерина Канева</t>
+    <t>28.99</t>
+  </si>
+  <si>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>33.96</t>
   </si>
   <si>
     <t>28.33</t>
   </si>
   <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>36.21</t>
   </si>
   <si>
     <t>30.98</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>36.27</t>
   </si>
   <si>
     <t>31.80</t>
   </si>