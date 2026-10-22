--- v6 (2026-09-07)
+++ v7 (2026-10-22)
@@ -125,77 +125,77 @@
   <si>
     <t>36.27</t>
   </si>
   <si>
     <t>31.80</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>37.52</t>
   </si>
   <si>
     <t>34.75</t>
   </si>
   <si>
+    <t>Артур Чечёхин</t>
+  </si>
+  <si>
+    <t>37.89</t>
+  </si>
+  <si>
+    <t>34.65</t>
+  </si>
+  <si>
+    <t>Карина Шамова</t>
+  </si>
+  <si>
+    <t>38.01</t>
+  </si>
+  <si>
+    <t>31.44</t>
+  </si>
+  <si>
     <t>Максим Дейч</t>
   </si>
   <si>
     <t>38.10</t>
   </si>
   <si>
     <t>32.37</t>
   </si>
   <si>
-    <t>Карина Шамова</t>
-[...16 lines deleted...]
-  <si>
     <t>Николай Массон</t>
   </si>
   <si>
     <t>40.19</t>
   </si>
   <si>
     <t>37.57</t>
   </si>
   <si>
     <t>Юрий Рякин</t>
   </si>
   <si>
     <t>40.31</t>
   </si>
   <si>
     <t>37.31</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>40.82</t>
   </si>
   <si>
     <t>33.02</t>
@@ -260,93 +260,102 @@
   <si>
     <t>49.21</t>
   </si>
   <si>
     <t>44.31</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>49.55</t>
   </si>
   <si>
     <t>42.20</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>49.97</t>
   </si>
   <si>
     <t>39.05</t>
   </si>
   <si>
+    <t>Семён Рудик</t>
+  </si>
+  <si>
+    <t>50.85</t>
+  </si>
+  <si>
+    <t>44.60</t>
+  </si>
+  <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>53.05</t>
   </si>
   <si>
     <t>43.67</t>
   </si>
   <si>
     <t>Никита Михеев</t>
   </si>
   <si>
     <t>54.29</t>
   </si>
   <si>
     <t>41.26</t>
   </si>
   <si>
     <t>Алексей Корицкий</t>
   </si>
   <si>
     <t>54.48</t>
   </si>
   <si>
     <t>47.68</t>
   </si>
   <si>
     <t>Руслан Романенко</t>
   </si>
   <si>
     <t>54.71</t>
   </si>
   <si>
     <t>43.21</t>
   </si>
   <si>
     <t>Павел Мишин</t>
   </si>
   <si>
-    <t>59.22</t>
-[...2 lines deleted...]
-    <t>53.37</t>
+    <t>57.70</t>
+  </si>
+  <si>
+    <t>53.15</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>59.41</t>
   </si>
   <si>
     <t>48.67</t>
   </si>
   <si>
     <t>Ольга Фёдорова</t>
   </si>
   <si>
     <t>59.72</t>
   </si>
   <si>
     <t>48.38</t>
   </si>
   <si>
     <t>Вера Горина</t>
   </si>
   <si>
     <t>1:00.40</t>
   </si>
@@ -384,59 +393,50 @@
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>1:08.62</t>
   </si>
   <si>
     <t>1:04.92</t>
   </si>
   <si>
     <t>Евгения Ильина</t>
   </si>
   <si>
     <t>1:11.07</t>
   </si>
   <si>
     <t>54.91</t>
   </si>
   <si>
     <t>Лука Лукаш</t>
   </si>
   <si>
     <t>1:14.04</t>
   </si>
   <si>
     <t>1:02.92</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:00.77</t>
   </si>
   <si>
     <t>Богдан Кашин</t>
   </si>
   <si>
     <t>1:31.71</t>
   </si>
   <si>
     <t>1:05.37</t>
   </si>
   <si>
     <t>Марк Мирук</t>
   </si>
   <si>
     <t>1:52.47</t>
   </si>
   <si>
     <t>1:33.19</t>
   </si>
   <si>
     <t>Егор Жогин</t>
   </si>
   <si>
     <t>2:08.89</t>
   </si>