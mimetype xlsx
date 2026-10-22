--- v6 (2026-09-07)
+++ v7 (2026-10-22)
@@ -143,68 +143,68 @@
   <si>
     <t>7.95</t>
   </si>
   <si>
     <t>6.65</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>8.80</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>8.97</t>
+  </si>
+  <si>
+    <t>6.89</t>
+  </si>
+  <si>
     <t>Карина Шамова</t>
   </si>
   <si>
     <t>9.24</t>
   </si>
   <si>
     <t>7.20</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
-[...7 lines deleted...]
-  <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>10.04</t>
   </si>
   <si>
     <t>8.72</t>
   </si>
   <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>10.22</t>
   </si>
   <si>
     <t>7.16</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>10.89</t>
   </si>
   <si>
     <t>9.12</t>
@@ -308,90 +308,90 @@
   <si>
     <t>12.73</t>
   </si>
   <si>
     <t>Пётр Юнин</t>
   </si>
   <si>
     <t>16.47</t>
   </si>
   <si>
     <t>11.72</t>
   </si>
   <si>
     <t>Егор Жогин</t>
   </si>
   <si>
     <t>17.17</t>
   </si>
   <si>
     <t>14.68</t>
   </si>
   <si>
     <t>Андрей Артеменко</t>
   </si>
   <si>
-    <t>17.73</t>
-[...2 lines deleted...]
-    <t>14.93</t>
+    <t>17.33</t>
+  </si>
+  <si>
+    <t>14.13</t>
   </si>
   <si>
     <t>Марк Мирук</t>
   </si>
   <si>
     <t>17.94</t>
   </si>
   <si>
     <t>14.24</t>
   </si>
   <si>
     <t>Павел Мишин</t>
   </si>
   <si>
     <t>18.05</t>
   </si>
   <si>
     <t>11.52</t>
   </si>
   <si>
+    <t>Семён Рудик</t>
+  </si>
+  <si>
+    <t>18.23</t>
+  </si>
+  <si>
+    <t>14.28</t>
+  </si>
+  <si>
     <t>Наталья Жукова</t>
   </si>
   <si>
     <t>19.52</t>
   </si>
   <si>
     <t>17.07</t>
-  </si>
-[...7 lines deleted...]
-    <t>15.08</t>
   </si>
   <si>
     <t>Евгения Ильина</t>
   </si>
   <si>
     <t>23.05</t>
   </si>
   <si>
     <t>20.76</t>
   </si>
   <si>
     <t>Аркадий Ушмодин</t>
   </si>
   <si>
     <t>25.15</t>
   </si>
   <si>
     <t>20.26</t>
   </si>
   <si>
     <t>Елизавета Ушмодина</t>
   </si>
   <si>
     <t>28.51</t>
   </si>