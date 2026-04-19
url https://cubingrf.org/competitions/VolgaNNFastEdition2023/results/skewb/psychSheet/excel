--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="skewb" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>2.35</t>
   </si>
   <si>
     <t>1.07</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
@@ -152,71 +152,71 @@
   <si>
     <t>6.08</t>
   </si>
   <si>
     <t>3.69</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>6.10</t>
   </si>
   <si>
     <t>2.96</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>6.17</t>
   </si>
   <si>
     <t>3.42</t>
   </si>
   <si>
+    <t>Габриэлла Ивахницкая</t>
+  </si>
+  <si>
+    <t>3.45</t>
+  </si>
+  <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>6.29</t>
   </si>
   <si>
     <t>4.19</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Николай Массон</t>
   </si>
   <si>
     <t>6.35</t>
   </si>
   <si>
-    <t>3.45</t>
-[...4 lines deleted...]
-  <si>
     <t>4.67</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>6.44</t>
   </si>
   <si>
     <t>3.68</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>6.86</t>
   </si>
   <si>
     <t>4.30</t>
   </si>
   <si>
     <t>Александр Минко</t>
   </si>
   <si>
     <t>7.03</t>
@@ -230,68 +230,68 @@
   <si>
     <t>7.52</t>
   </si>
   <si>
     <t>3.80</t>
   </si>
   <si>
     <t>Марина Щукина</t>
   </si>
   <si>
     <t>7.62</t>
   </si>
   <si>
     <t>4.96</t>
   </si>
   <si>
     <t>Ольга Фёдорова</t>
   </si>
   <si>
     <t>8.09</t>
   </si>
   <si>
     <t>4.33</t>
   </si>
   <si>
+    <t>Полина Лаптева</t>
+  </si>
+  <si>
+    <t>8.23</t>
+  </si>
+  <si>
+    <t>5.11</t>
+  </si>
+  <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>8.24</t>
   </si>
   <si>
     <t>4.66</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
-[...7 lines deleted...]
-  <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>8.67</t>
   </si>
   <si>
     <t>4.48</t>
   </si>
   <si>
     <t>Вера Горина</t>
   </si>
   <si>
     <t>8.69</t>
   </si>
   <si>
     <t>4.99</t>
   </si>
   <si>
     <t>Алексей Корицкий</t>
   </si>
   <si>
     <t>8.71</t>
   </si>
   <si>
     <t>5.30</t>
@@ -311,81 +311,84 @@
   <si>
     <t>11.16</t>
   </si>
   <si>
     <t>4.08</t>
   </si>
   <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>11.26</t>
   </si>
   <si>
     <t>5.83</t>
   </si>
   <si>
     <t>Павел Мишин</t>
   </si>
   <si>
     <t>11.69</t>
   </si>
   <si>
     <t>6.87</t>
   </si>
   <si>
+    <t>Андрей Артеменко</t>
+  </si>
+  <si>
+    <t>11.84</t>
+  </si>
+  <si>
+    <t>3.53</t>
+  </si>
+  <si>
     <t>Максим Дейч</t>
   </si>
   <si>
     <t>11.91</t>
   </si>
   <si>
     <t>9.36</t>
   </si>
   <si>
     <t>Александр Горбунов</t>
   </si>
   <si>
     <t>12.80</t>
   </si>
   <si>
     <t>10.49</t>
   </si>
   <si>
     <t>Семён Рудик</t>
   </si>
   <si>
     <t>13.24</t>
   </si>
   <si>
     <t>6.26</t>
-  </si>
-[...4 lines deleted...]
-    <t>8.72</t>
   </si>
   <si>
     <t>Максим Чечнев</t>
   </si>
   <si>
     <t>13.36</t>
   </si>
   <si>
     <t>11.67</t>
   </si>
   <si>
     <t>Егор Жогин</t>
   </si>
   <si>
     <t>13.55</t>
   </si>
   <si>
     <t>8.16</t>
   </si>
   <si>
     <t>Евгения Ильина</t>
   </si>
   <si>
     <t>13.71</t>
   </si>
@@ -1063,79 +1066,79 @@
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
+        <v>48</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="D17" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
+        <v>51</v>
+      </c>
+      <c r="C18" s="1" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
@@ -1357,265 +1360,265 @@
         <v>104</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>105</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D36" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D37" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D38" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D39" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D40" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D41" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D42" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D43" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D44" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D45" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D46" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D47" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D48" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D49" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D50" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C51" s="1"/>
       <c r="D51" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C52" s="1"/>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C53" s="1"/>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C54" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>