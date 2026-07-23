--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -149,176 +149,185 @@
   <si>
     <t>Никита Брылин</t>
   </si>
   <si>
     <t>6.08</t>
   </si>
   <si>
     <t>3.69</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>6.10</t>
   </si>
   <si>
     <t>2.96</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>6.17</t>
   </si>
   <si>
-    <t>3.42</t>
+    <t>2.84</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>3.45</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>6.29</t>
   </si>
   <si>
-    <t>4.19</t>
+    <t>3.86</t>
   </si>
   <si>
     <t>Николай Массон</t>
   </si>
   <si>
     <t>6.35</t>
   </si>
   <si>
     <t>4.67</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>6.44</t>
   </si>
   <si>
     <t>3.68</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>6.86</t>
   </si>
   <si>
     <t>4.30</t>
   </si>
   <si>
     <t>Александр Минко</t>
   </si>
   <si>
-    <t>7.03</t>
+    <t>7.02</t>
   </si>
   <si>
     <t>3.99</t>
   </si>
   <si>
     <t>Юрий Рякин</t>
   </si>
   <si>
     <t>7.52</t>
   </si>
   <si>
     <t>3.80</t>
   </si>
   <si>
     <t>Марина Щукина</t>
   </si>
   <si>
     <t>7.62</t>
   </si>
   <si>
     <t>4.96</t>
   </si>
   <si>
     <t>Ольга Фёдорова</t>
   </si>
   <si>
     <t>8.09</t>
   </si>
   <si>
     <t>4.33</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>8.23</t>
   </si>
   <si>
-    <t>5.11</t>
+    <t>4.43</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>8.24</t>
   </si>
   <si>
     <t>4.66</t>
   </si>
   <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>8.67</t>
   </si>
   <si>
     <t>4.48</t>
   </si>
   <si>
     <t>Вера Горина</t>
   </si>
   <si>
     <t>8.69</t>
   </si>
   <si>
     <t>4.99</t>
   </si>
   <si>
     <t>Алексей Корицкий</t>
   </si>
   <si>
     <t>8.71</t>
   </si>
   <si>
     <t>5.30</t>
   </si>
   <si>
+    <t>Семён Рудик</t>
+  </si>
+  <si>
+    <t>9.80</t>
+  </si>
+  <si>
+    <t>6.26</t>
+  </si>
+  <si>
     <t>Роман Кузьмин</t>
   </si>
   <si>
     <t>10.65</t>
   </si>
   <si>
     <t>7.99</t>
   </si>
   <si>
     <t>Владимир Щеглов</t>
   </si>
   <si>
     <t>11.16</t>
   </si>
   <si>
     <t>4.08</t>
   </si>
   <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>11.26</t>
   </si>
   <si>
     <t>5.83</t>
@@ -336,59 +345,50 @@
     <t>Андрей Артеменко</t>
   </si>
   <si>
     <t>11.84</t>
   </si>
   <si>
     <t>3.53</t>
   </si>
   <si>
     <t>Максим Дейч</t>
   </si>
   <si>
     <t>11.91</t>
   </si>
   <si>
     <t>9.36</t>
   </si>
   <si>
     <t>Александр Горбунов</t>
   </si>
   <si>
     <t>12.80</t>
   </si>
   <si>
     <t>10.49</t>
-  </si>
-[...7 lines deleted...]
-    <t>6.26</t>
   </si>
   <si>
     <t>Максим Чечнев</t>
   </si>
   <si>
     <t>13.36</t>
   </si>
   <si>
     <t>11.67</t>
   </si>
   <si>
     <t>Егор Жогин</t>
   </si>
   <si>
     <t>13.55</t>
   </si>
   <si>
     <t>8.16</t>
   </si>
   <si>
     <t>Евгения Ильина</t>
   </si>
   <si>
     <t>13.71</t>
   </si>