--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -26,51 +26,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="skewb" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>2.35</t>
   </si>
   <si>
     <t>1.07</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>2.88</t>
   </si>
   <si>
     <t>1.68</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>3.98</t>
   </si>
   <si>
     <t>2.77</t>
   </si>