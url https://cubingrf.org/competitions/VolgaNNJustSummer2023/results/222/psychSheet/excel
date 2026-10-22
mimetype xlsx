--- v6 (2026-09-07)
+++ v7 (2026-10-22)
@@ -12,485 +12,488 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="222" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>1.35</t>
   </si>
   <si>
     <t>0.81</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>1.67</t>
   </si>
   <si>
     <t>0.99</t>
   </si>
   <si>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>2.12</t>
+  </si>
+  <si>
+    <t>1.26</t>
+  </si>
+  <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
     <t>1.31</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>2.22</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
+    <t>Даниил Тамбовцев</t>
+  </si>
+  <si>
+    <t>2.49</t>
+  </si>
+  <si>
+    <t>1.23</t>
+  </si>
+  <si>
+    <t>Даниил Абдулов</t>
+  </si>
+  <si>
+    <t>2.50</t>
+  </si>
+  <si>
+    <t>0.65</t>
+  </si>
+  <si>
+    <t>Мартин Николаев</t>
+  </si>
+  <si>
+    <t>2.52</t>
+  </si>
+  <si>
+    <t>1.32</t>
+  </si>
+  <si>
+    <t>Андрей Синицын</t>
+  </si>
+  <si>
+    <t>2.69</t>
+  </si>
+  <si>
+    <t>1.77</t>
+  </si>
+  <si>
+    <t>Дмитрий Васильев</t>
+  </si>
+  <si>
+    <t>2.73</t>
+  </si>
+  <si>
+    <t>1.21</t>
+  </si>
+  <si>
+    <t>Никита Платонов</t>
+  </si>
+  <si>
+    <t>2.78</t>
+  </si>
+  <si>
+    <t>1.83</t>
+  </si>
+  <si>
+    <t>Андрей Копосов</t>
+  </si>
+  <si>
+    <t>3.04</t>
+  </si>
+  <si>
+    <t>1.64</t>
+  </si>
+  <si>
+    <t>Дмитрий Нагирняк</t>
+  </si>
+  <si>
+    <t>3.13</t>
+  </si>
+  <si>
+    <t>1.40</t>
+  </si>
+  <si>
+    <t>Арсений Боровков</t>
+  </si>
+  <si>
+    <t>3.17</t>
+  </si>
+  <si>
+    <t>Александр Докин</t>
+  </si>
+  <si>
+    <t>3.19</t>
+  </si>
+  <si>
+    <t>1.54</t>
+  </si>
+  <si>
+    <t>Андрей Маслов</t>
+  </si>
+  <si>
+    <t>3.28</t>
+  </si>
+  <si>
+    <t>1.18</t>
+  </si>
+  <si>
+    <t>Артур Чечёхин</t>
+  </si>
+  <si>
+    <t>3.51</t>
+  </si>
+  <si>
+    <t>2.41</t>
+  </si>
+  <si>
+    <t>Георгий Аветиков</t>
+  </si>
+  <si>
+    <t>3.53</t>
+  </si>
+  <si>
+    <t>2.15</t>
+  </si>
+  <si>
+    <t>Тимофей Тюльпаков</t>
+  </si>
+  <si>
+    <t>3.68</t>
+  </si>
+  <si>
+    <t>2.20</t>
+  </si>
+  <si>
+    <t>Иван Олейников</t>
+  </si>
+  <si>
+    <t>3.70</t>
+  </si>
+  <si>
+    <t>1.84</t>
+  </si>
+  <si>
+    <t>Дмитрий Сауков</t>
+  </si>
+  <si>
+    <t>3.78</t>
+  </si>
+  <si>
+    <t>2.09</t>
+  </si>
+  <si>
+    <t>Павел Мишин</t>
+  </si>
+  <si>
+    <t>3.96</t>
+  </si>
+  <si>
+    <t>2.55</t>
+  </si>
+  <si>
+    <t>Максим Козловский</t>
+  </si>
+  <si>
+    <t>3.97</t>
+  </si>
+  <si>
+    <t>2.30</t>
+  </si>
+  <si>
+    <t>Николай Одегов</t>
+  </si>
+  <si>
+    <t>4.00</t>
+  </si>
+  <si>
+    <t>1.95</t>
+  </si>
+  <si>
+    <t>Николай Гомельчук</t>
+  </si>
+  <si>
+    <t>4.05</t>
+  </si>
+  <si>
+    <t>3.31</t>
+  </si>
+  <si>
+    <t>Данила Шуваев</t>
+  </si>
+  <si>
+    <t>4.07</t>
+  </si>
+  <si>
+    <t>1.85</t>
+  </si>
+  <si>
+    <t>Александр Ермаков</t>
+  </si>
+  <si>
+    <t>4.10</t>
+  </si>
+  <si>
+    <t>1.45</t>
+  </si>
+  <si>
+    <t>Даниил Ромашков</t>
+  </si>
+  <si>
+    <t>1.70</t>
+  </si>
+  <si>
+    <t>Иларион Камардин</t>
+  </si>
+  <si>
+    <t>4.12</t>
+  </si>
+  <si>
+    <t>1.89</t>
+  </si>
+  <si>
+    <t>Михаил Гончаренко</t>
+  </si>
+  <si>
+    <t>4.23</t>
+  </si>
+  <si>
+    <t>1.88</t>
+  </si>
+  <si>
+    <t>Осип Чебурашкин</t>
+  </si>
+  <si>
+    <t>4.24</t>
+  </si>
+  <si>
+    <t>Алексей Корицкий</t>
+  </si>
+  <si>
+    <t>4.35</t>
+  </si>
+  <si>
+    <t>2.89</t>
+  </si>
+  <si>
+    <t>Василий Николашин</t>
+  </si>
+  <si>
+    <t>4.56</t>
+  </si>
+  <si>
+    <t>Марк Мирук</t>
+  </si>
+  <si>
+    <t>4.71</t>
+  </si>
+  <si>
+    <t>3.41</t>
+  </si>
+  <si>
+    <t>Максим Темнышов</t>
+  </si>
+  <si>
+    <t>4.76</t>
+  </si>
+  <si>
+    <t>2.36</t>
+  </si>
+  <si>
+    <t>Глеб Батенин</t>
+  </si>
+  <si>
+    <t>3.27</t>
+  </si>
+  <si>
+    <t>Олег Коровин</t>
+  </si>
+  <si>
+    <t>4.79</t>
+  </si>
+  <si>
+    <t>3.34</t>
+  </si>
+  <si>
+    <t>Агата Комекова</t>
+  </si>
+  <si>
+    <t>4.84</t>
+  </si>
+  <si>
+    <t>3.29</t>
+  </si>
+  <si>
+    <t>Мухаммад Кудаев</t>
+  </si>
+  <si>
+    <t>4.90</t>
+  </si>
+  <si>
+    <t>3.59</t>
+  </si>
+  <si>
+    <t>Алексей Гундин</t>
+  </si>
+  <si>
+    <t>5.02</t>
+  </si>
+  <si>
+    <t>4.58</t>
+  </si>
+  <si>
+    <t>Артём Сенкевич</t>
+  </si>
+  <si>
+    <t>5.10</t>
+  </si>
+  <si>
+    <t>2.80</t>
+  </si>
+  <si>
+    <t>Артём Шумилов</t>
+  </si>
+  <si>
+    <t>5.28</t>
+  </si>
+  <si>
+    <t>2.53</t>
+  </si>
+  <si>
+    <t>Вера Горина</t>
+  </si>
+  <si>
+    <t>5.30</t>
+  </si>
+  <si>
+    <t>2.28</t>
+  </si>
+  <si>
+    <t>Семен Авдеев</t>
+  </si>
+  <si>
+    <t>5.48</t>
+  </si>
+  <si>
+    <t>Ольга Фёдорова</t>
+  </si>
+  <si>
+    <t>5.51</t>
+  </si>
+  <si>
+    <t>4.11</t>
+  </si>
+  <si>
+    <t>Денис Милов</t>
+  </si>
+  <si>
+    <t>5.83</t>
+  </si>
+  <si>
+    <t>3.35</t>
+  </si>
+  <si>
+    <t>Ислам Ражев</t>
+  </si>
+  <si>
+    <t>3.84</t>
+  </si>
+  <si>
+    <t>Дмитрий Кучеров</t>
+  </si>
+  <si>
+    <t>6.64</t>
+  </si>
+  <si>
+    <t>6.30</t>
+  </si>
+  <si>
+    <t>Теодор Кунилов</t>
+  </si>
+  <si>
+    <t>6.83</t>
+  </si>
+  <si>
+    <t>5.61</t>
+  </si>
+  <si>
+    <t>Ольга Ясакова</t>
+  </si>
+  <si>
+    <t>6.88</t>
   </si>
   <si>
     <t>2.29</t>
-  </si>
-[...382 lines deleted...]
-    <t>6.88</t>
   </si>
   <si>
     <t>Сенгге Мутулов</t>
   </si>
   <si>
     <t>Александр Говорков</t>
   </si>
   <si>
     <t>7.06</t>
   </si>
   <si>
     <t>2.85</t>
   </si>
   <si>
     <t>Александр Большаков</t>
   </si>
   <si>
     <t>7.34</t>
   </si>
   <si>
     <t>5.01</t>
   </si>
   <si>
     <t>Георгий Белобородов</t>
   </si>
@@ -1047,65 +1050,65 @@
     <row r="4" spans="1:4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>22</v>
@@ -1187,51 +1190,51 @@
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D16" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>48</v>
@@ -1691,317 +1694,317 @@
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D50" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D51" t="s">
-        <v>16</v>
+        <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D52" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D53" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D54" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D55" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D56" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D57" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D58" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D59" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D60" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D61" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D62" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D63" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D64" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D65" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D66" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D67" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D68" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D69" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D70" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>