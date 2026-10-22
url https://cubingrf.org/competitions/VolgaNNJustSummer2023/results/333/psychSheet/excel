--- v3 (2026-09-07)
+++ v4 (2026-10-22)
@@ -17,702 +17,702 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Дмитрий Гундин</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Dmitry Gundin</t>
   </si>
   <si>
     <t>6.26</t>
   </si>
   <si>
     <t>5.04</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>7.01</t>
   </si>
   <si>
     <t>5.31</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>7.68</t>
   </si>
   <si>
     <t>6.56</t>
   </si>
   <si>
-    <t>Дмитрий Васильев</t>
+    <t>Dmitry Vasilyev</t>
   </si>
   <si>
     <t>7.96</t>
   </si>
   <si>
     <t>6.62</t>
   </si>
   <si>
-    <t>Арсений Боровков</t>
+    <t>Arsenii Borovkov</t>
   </si>
   <si>
     <t>7.98</t>
   </si>
   <si>
     <t>6.06</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
+    <t>Polina Lapteva</t>
   </si>
   <si>
     <t>8.12</t>
   </si>
   <si>
     <t>6.24</t>
   </si>
   <si>
-    <t>Даниил Абдулов</t>
+    <t>Daniil Abdulov</t>
   </si>
   <si>
     <t>8.28</t>
   </si>
   <si>
     <t>7.17</t>
   </si>
   <si>
-    <t>Артём Куликов</t>
+    <t>Artem Kulikov</t>
   </si>
   <si>
     <t>8.49</t>
   </si>
   <si>
     <t>7.81</t>
   </si>
   <si>
-    <t>Иван Олейников</t>
+    <t>Vadim Sukharev</t>
+  </si>
+  <si>
+    <t>8.53</t>
+  </si>
+  <si>
+    <t>7.44</t>
+  </si>
+  <si>
+    <t>Ivan Oleinikov</t>
   </si>
   <si>
     <t>8.65</t>
   </si>
   <si>
     <t>6.94</t>
   </si>
   <si>
-    <t>Даниил Тамбовцев</t>
+    <t>Daniil Tambovtsev</t>
   </si>
   <si>
     <t>8.68</t>
   </si>
   <si>
     <t>7.12</t>
   </si>
   <si>
-    <t>Никита Платонов</t>
+    <t>Nikita Platonov</t>
   </si>
   <si>
     <t>7.46</t>
   </si>
   <si>
-    <t>Дмитрий Нагирняк</t>
+    <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>8.94</t>
   </si>
   <si>
     <t>6.47</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...8 lines deleted...]
-    <t>Александр Ермаков</t>
+    <t>Alexander Ermakov</t>
   </si>
   <si>
     <t>9.16</t>
   </si>
   <si>
     <t>7.33</t>
   </si>
   <si>
-    <t>Андрей Синицын</t>
+    <t>Andrey Sinitsyn</t>
   </si>
   <si>
     <t>9.18</t>
   </si>
   <si>
     <t>7.11</t>
   </si>
   <si>
-    <t>Александр Докин</t>
+    <t>Aleksandr Dokin</t>
   </si>
   <si>
     <t>9.43</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
-    <t>Дмитрий Сауков</t>
+    <t>Dmitrii Saukov</t>
   </si>
   <si>
     <t>9.47</t>
   </si>
   <si>
     <t>7.40</t>
   </si>
   <si>
-    <t>Андрей Маслов</t>
+    <t>Andrei Maslov</t>
   </si>
   <si>
     <t>9.73</t>
   </si>
   <si>
     <t>7.61</t>
   </si>
   <si>
-    <t>Мартин Николаев</t>
+    <t>Martin Nikolayev</t>
   </si>
   <si>
     <t>9.85</t>
   </si>
   <si>
     <t>7.95</t>
   </si>
   <si>
-    <t>Тимофей Тюльпаков</t>
+    <t>Timofey Tyulpakov</t>
   </si>
   <si>
     <t>10.27</t>
   </si>
   <si>
-    <t>Артур Чечёхин</t>
+    <t>Artur Chechekhin</t>
   </si>
   <si>
     <t>10.62</t>
   </si>
   <si>
     <t>7.85</t>
   </si>
   <si>
-    <t>Георгий Аветиков</t>
+    <t>Georgii Avetikov</t>
   </si>
   <si>
     <t>11.03</t>
   </si>
   <si>
     <t>9.09</t>
   </si>
   <si>
-    <t>Максим Козловский</t>
+    <t>Maksim Kozlovskiy</t>
   </si>
   <si>
     <t>11.11</t>
   </si>
   <si>
     <t>9.23</t>
   </si>
   <si>
-    <t>Павел Мишин</t>
+    <t>Pavel Mishin</t>
   </si>
   <si>
     <t>11.13</t>
   </si>
   <si>
     <t>9.46</t>
   </si>
   <si>
-    <t>Агата Комекова</t>
+    <t>Agata Komekova</t>
   </si>
   <si>
     <t>11.21</t>
   </si>
   <si>
     <t>9.96</t>
   </si>
   <si>
-    <t>Михаил Гончаренко</t>
+    <t>Mikhail Goncharenko</t>
   </si>
   <si>
     <t>11.34</t>
   </si>
   <si>
     <t>9.00</t>
   </si>
   <si>
-    <t>Иларион Камардин</t>
+    <t>Ilarion Kamardin</t>
   </si>
   <si>
     <t>11.42</t>
   </si>
   <si>
-    <t>Глеб Батенин</t>
+    <t>Gleb Batenin</t>
   </si>
   <si>
     <t>11.57</t>
   </si>
   <si>
     <t>9.48</t>
   </si>
   <si>
-    <t>Максим Темнышов</t>
+    <t>Maksim Temnyshov</t>
   </si>
   <si>
     <t>11.72</t>
   </si>
   <si>
     <t>9.53</t>
   </si>
   <si>
-    <t>Василий Николашин</t>
+    <t>Vasilii Nikolashin</t>
   </si>
   <si>
     <t>11.73</t>
   </si>
   <si>
     <t>9.58</t>
   </si>
   <si>
-    <t>Алексей Корицкий</t>
+    <t>Alexey Koritskiy</t>
   </si>
   <si>
     <t>11.76</t>
   </si>
   <si>
-    <t>Осип Чебурашкин</t>
+    <t>Osip Cheburashkin</t>
   </si>
   <si>
     <t>11.92</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
-    <t>Николай Гомельчук</t>
+    <t>Nikolai Gomelchuk</t>
   </si>
   <si>
     <t>10.08</t>
   </si>
   <si>
-    <t>Данила Шуваев</t>
+    <t>Danila Shuvaev</t>
   </si>
   <si>
     <t>11.98</t>
   </si>
   <si>
     <t>9.60</t>
   </si>
   <si>
-    <t>Олег Коровин</t>
+    <t>Oleg Korovin</t>
   </si>
   <si>
     <t>13.33</t>
   </si>
   <si>
     <t>11.25</t>
   </si>
   <si>
-    <t>Андрей Копосов</t>
+    <t>Andrey Koposov</t>
   </si>
   <si>
     <t>13.45</t>
   </si>
   <si>
     <t>11.87</t>
   </si>
   <si>
-    <t>Даниил Ромашков</t>
+    <t>Daniil Romashkov</t>
   </si>
   <si>
     <t>13.89</t>
   </si>
   <si>
     <t>12.00</t>
   </si>
   <si>
-    <t>Вера Горина</t>
+    <t>Vera Gorina</t>
   </si>
   <si>
     <t>14.08</t>
   </si>
   <si>
     <t>12.43</t>
   </si>
   <si>
-    <t>Ольга Фёдорова</t>
+    <t>Olga Fyodorova</t>
   </si>
   <si>
     <t>14.11</t>
   </si>
   <si>
     <t>11.65</t>
   </si>
   <si>
-    <t>Максим Чечнев</t>
+    <t>Maxim Chechnev</t>
   </si>
   <si>
     <t>14.32</t>
   </si>
   <si>
     <t>11.97</t>
   </si>
   <si>
-    <t>Артём Сенкевич</t>
+    <t>Artëm Senkevich</t>
   </si>
   <si>
     <t>14.33</t>
   </si>
   <si>
     <t>11.07</t>
   </si>
   <si>
-    <t>Николай Одегов</t>
+    <t>Nikolay Odegov</t>
   </si>
   <si>
     <t>14.63</t>
   </si>
   <si>
     <t>12.78</t>
   </si>
   <si>
-    <t>Мухаммад Кудаев</t>
+    <t>Muhammad Kudaev</t>
   </si>
   <si>
     <t>14.96</t>
   </si>
   <si>
     <t>14.02</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>15.63</t>
   </si>
   <si>
     <t>12.17</t>
   </si>
   <si>
-    <t>Даниил Кубасов</t>
+    <t>Daniil Kubasov</t>
   </si>
   <si>
     <t>15.87</t>
   </si>
   <si>
     <t>13.32</t>
   </si>
   <si>
-    <t>Артём Шумилов</t>
+    <t>Artëm Shumilov</t>
   </si>
   <si>
     <t>16.00</t>
   </si>
   <si>
     <t>12.60</t>
   </si>
   <si>
-    <t>Александр Большаков</t>
+    <t>Aleksandr Bolʹshakov</t>
   </si>
   <si>
     <t>16.43</t>
   </si>
   <si>
     <t>14.20</t>
   </si>
   <si>
-    <t>Данил Казанов</t>
+    <t>Danil Kazanov</t>
   </si>
   <si>
     <t>17.23</t>
   </si>
   <si>
     <t>12.57</t>
   </si>
   <si>
-    <t>Марк Мирук</t>
+    <t>Mark Miruk</t>
   </si>
   <si>
     <t>17.60</t>
   </si>
   <si>
     <t>13.24</t>
   </si>
   <si>
-    <t>Марина Щукина</t>
+    <t>Marina Shchukina</t>
   </si>
   <si>
     <t>18.72</t>
   </si>
   <si>
     <t>14.22</t>
   </si>
   <si>
-    <t>Сенгге Мутулов</t>
+    <t>Sengge Mutulov</t>
   </si>
   <si>
     <t>19.02</t>
   </si>
   <si>
     <t>17.73</t>
   </si>
   <si>
-    <t>Семен Авдеев</t>
+    <t>Semen Avdeyev</t>
   </si>
   <si>
     <t>19.34</t>
   </si>
   <si>
     <t>16.01</t>
   </si>
   <si>
-    <t>Дмитрий Кучеров</t>
+    <t>Dmitry Kucherov</t>
   </si>
   <si>
     <t>19.45</t>
   </si>
   <si>
     <t>16.49</t>
   </si>
   <si>
-    <t>Андрей Терехов</t>
+    <t>Andrey Terekhov</t>
   </si>
   <si>
     <t>20.25</t>
   </si>
   <si>
     <t>16.18</t>
   </si>
   <si>
-    <t>Алексей Гундин</t>
+    <t>Alexey Gundin</t>
   </si>
   <si>
     <t>20.27</t>
   </si>
   <si>
     <t>14.14</t>
   </si>
   <si>
-    <t>Теодор Кунилов</t>
+    <t>Teodor Kunilov</t>
   </si>
   <si>
     <t>21.27</t>
   </si>
   <si>
     <t>18.78</t>
   </si>
   <si>
-    <t>Денис Милов</t>
+    <t>Denis Milov</t>
   </si>
   <si>
     <t>22.17</t>
   </si>
   <si>
     <t>20.81</t>
   </si>
   <si>
-    <t>Ислам Ражев</t>
+    <t>Islam Razhev</t>
   </si>
   <si>
     <t>22.22</t>
   </si>
   <si>
     <t>18.54</t>
   </si>
   <si>
-    <t>Кирилл Серафимов</t>
+    <t>Kirill Serafimov</t>
   </si>
   <si>
     <t>23.04</t>
   </si>
   <si>
     <t>19.14</t>
   </si>
   <si>
-    <t>Александр Бурков</t>
+    <t>Aleksandr Burkov</t>
   </si>
   <si>
     <t>23.33</t>
   </si>
   <si>
     <t>18.76</t>
   </si>
   <si>
-    <t>Александр Говорков</t>
+    <t>Aleksandr Govorkov</t>
   </si>
   <si>
     <t>25.23</t>
   </si>
   <si>
     <t>21.39</t>
   </si>
   <si>
-    <t>Аркадий Ушмодин</t>
+    <t>Arkadiy Ushmodin</t>
   </si>
   <si>
     <t>27.44</t>
   </si>
   <si>
     <t>23.47</t>
   </si>
   <si>
-    <t>Фёдор Белов</t>
+    <t>Fëdor Belov</t>
   </si>
   <si>
     <t>27.91</t>
   </si>
   <si>
     <t>27.45</t>
   </si>
   <si>
-    <t>Георгий Белобородов</t>
+    <t>Georgiy Beloborodov</t>
   </si>
   <si>
     <t>28.18</t>
   </si>
   <si>
     <t>22.93</t>
   </si>
   <si>
-    <t>Герман Королевский</t>
+    <t>German Korolevskiy</t>
   </si>
   <si>
     <t>29.13</t>
   </si>
   <si>
     <t>25.33</t>
   </si>
   <si>
-    <t>Илья Ефремов</t>
+    <t>Ilʹya Yefremov</t>
   </si>
   <si>
     <t>29.51</t>
   </si>
   <si>
     <t>21.48</t>
   </si>
   <si>
-    <t>Сергей Калачев</t>
+    <t>Sergey Kalachev</t>
   </si>
   <si>
     <t>35.39</t>
   </si>
   <si>
     <t>28.10</t>
   </si>
   <si>
-    <t>Кирилл Никифоров</t>
+    <t>Kirill Nikiforov</t>
   </si>
   <si>
     <t>44.82</t>
   </si>
   <si>
     <t>40.72</t>
   </si>
   <si>
-    <t>Кирилл Калачев</t>
+    <t>Kirill Kalachev</t>
   </si>
   <si>
     <t>49.87</t>
   </si>
   <si>
     <t>42.39</t>
   </si>
   <si>
-    <t>Тео Мирошкин</t>
+    <t>Teo Miroshkin</t>
   </si>
   <si>
     <t>53.29</t>
   </si>
   <si>
     <t>49.18</t>
   </si>
   <si>
-    <t>Михаил Гончаров</t>
+    <t>Mikhail Goncharov</t>
   </si>
   <si>
     <t>1:08.87</t>
   </si>
   <si>
     <t>50.19</t>
   </si>
   <si>
-    <t>Андрей Милов</t>
+    <t>Andrey Milov</t>
   </si>
   <si>
     <t>1:22.63</t>
   </si>
   <si>
     <t>1:02.26</t>
   </si>
   <si>
-    <t>Марина Одегова</t>
+    <t>Marina Odegova</t>
   </si>
   <si>
     <t>1:29.44</t>
   </si>
   <si>
     <t>1:03.47</t>
   </si>
   <si>
-    <t>Тимур Кудаев</t>
+    <t>Timur Kudayev</t>
   </si>
   <si>
     <t>1:47.21</t>
   </si>
   <si>
     <t>1:35.79</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1041,51 +1041,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C75" sqref="C75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
@@ -1208,65 +1208,65 @@
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>