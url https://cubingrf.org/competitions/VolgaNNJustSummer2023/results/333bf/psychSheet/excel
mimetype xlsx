--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -77,51 +77,51 @@
   <si>
     <t>Павел Мишин</t>
   </si>
   <si>
     <t>37.26</t>
   </si>
   <si>
     <t>29.21</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>1:05.76</t>
   </si>
   <si>
     <t>38.57</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>1:43.02</t>
   </si>
   <si>
-    <t>1:10.34</t>
+    <t>1:07.45</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>1:53.13</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>1:54.65</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>3:34.48</t>
   </si>
   <si>
     <t>2:02.17</t>
   </si>
   <si>
     <t>Николай Гомельчук</t>
   </si>