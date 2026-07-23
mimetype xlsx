--- v2 (2026-04-19)
+++ v3 (2026-07-23)
@@ -44,81 +44,81 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Сауков</t>
   </si>
   <si>
     <t>24.98</t>
   </si>
   <si>
     <t>21.12</t>
   </si>
   <si>
     <t>Андрей Копосов</t>
   </si>
   <si>
     <t>28.66</t>
   </si>
   <si>
     <t>23.36</t>
   </si>
   <si>
+    <t>Павел Мишин</t>
+  </si>
+  <si>
+    <t>30.28</t>
+  </si>
+  <si>
+    <t>23.85</t>
+  </si>
+  <si>
     <t>Глеб Батенин</t>
   </si>
   <si>
     <t>32.44</t>
   </si>
   <si>
     <t>26.05</t>
   </si>
   <si>
-    <t>Павел Мишин</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>1:05.76</t>
   </si>
   <si>
     <t>38.57</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>1:43.02</t>
+    <t>1:31.59</t>
   </si>
   <si>
     <t>1:07.45</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>1:53.13</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>1:54.65</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>3:34.48</t>
   </si>
   <si>
     <t>2:02.17</t>
   </si>