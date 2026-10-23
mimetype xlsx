--- v3 (2026-07-23)
+++ v4 (2026-10-23)
@@ -35,66 +35,66 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Сауков</t>
   </si>
   <si>
     <t>24.98</t>
   </si>
   <si>
     <t>21.12</t>
   </si>
   <si>
+    <t>Павел Мишин</t>
+  </si>
+  <si>
+    <t>26.33</t>
+  </si>
+  <si>
+    <t>21.56</t>
+  </si>
+  <si>
     <t>Андрей Копосов</t>
   </si>
   <si>
     <t>28.66</t>
   </si>
   <si>
     <t>23.36</t>
-  </si>
-[...7 lines deleted...]
-    <t>23.85</t>
   </si>
   <si>
     <t>Глеб Батенин</t>
   </si>
   <si>
     <t>32.44</t>
   </si>
   <si>
     <t>26.05</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>1:05.76</t>
   </si>
   <si>
     <t>38.57</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>1:31.59</t>
   </si>