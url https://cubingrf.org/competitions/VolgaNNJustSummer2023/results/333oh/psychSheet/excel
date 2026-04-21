--- v2 (2026-03-03)
+++ v3 (2026-04-21)
@@ -32,75 +32,75 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
-    <t>9.42</t>
+    <t>9.06</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>11.28</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
   <si>
-    <t>15.01</t>
+    <t>13.45</t>
   </si>
   <si>
     <t>11.21</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>15.06</t>
   </si>
   <si>
     <t>12.53</t>
   </si>
   <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>15.28</t>
   </si>
   <si>
     <t>13.60</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>