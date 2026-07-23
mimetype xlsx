--- v3 (2026-04-21)
+++ v4 (2026-07-23)
@@ -65,83 +65,83 @@
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>11.28</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>13.45</t>
   </si>
   <si>
     <t>11.21</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
-    <t>15.06</t>
-[...2 lines deleted...]
-    <t>12.53</t>
+    <t>14.73</t>
+  </si>
+  <si>
+    <t>11.74</t>
+  </si>
+  <si>
+    <t>Дмитрий Васильев</t>
+  </si>
+  <si>
+    <t>15.01</t>
+  </si>
+  <si>
+    <t>12.68</t>
   </si>
   <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>15.28</t>
   </si>
   <si>
     <t>13.60</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>15.46</t>
   </si>
   <si>
     <t>12.39</t>
   </si>
   <si>
-    <t>Дмитрий Васильев</t>
-[...7 lines deleted...]
-  <si>
     <t>Никита Платонов</t>
   </si>
   <si>
     <t>15.85</t>
   </si>
   <si>
     <t>12.60</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>16.14</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>16.41</t>
   </si>
   <si>
     <t>12.58</t>
@@ -188,117 +188,117 @@
   <si>
     <t>19.17</t>
   </si>
   <si>
     <t>16.06</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>20.83</t>
   </si>
   <si>
     <t>15.87</t>
   </si>
   <si>
     <t>Николай Гомельчук</t>
   </si>
   <si>
     <t>22.58</t>
   </si>
   <si>
     <t>17.13</t>
   </si>
   <si>
+    <t>Даниил Абдулов</t>
+  </si>
+  <si>
+    <t>23.66</t>
+  </si>
+  <si>
+    <t>15.59</t>
+  </si>
+  <si>
     <t>Осип Чебурашкин</t>
   </si>
   <si>
     <t>24.24</t>
   </si>
   <si>
     <t>20.52</t>
   </si>
   <si>
-    <t>Даниил Абдулов</t>
-[...7 lines deleted...]
-  <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>24.94</t>
   </si>
   <si>
     <t>17.83</t>
   </si>
   <si>
     <t>Глеб Батенин</t>
   </si>
   <si>
     <t>24.99</t>
   </si>
   <si>
     <t>18.24</t>
   </si>
   <si>
+    <t>Павел Мишин</t>
+  </si>
+  <si>
+    <t>25.10</t>
+  </si>
+  <si>
+    <t>21.40</t>
+  </si>
+  <si>
     <t>Георгий Аветиков</t>
   </si>
   <si>
     <t>27.09</t>
   </si>
   <si>
     <t>20.70</t>
   </si>
   <si>
     <t>Агата Комекова</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>23.70</t>
   </si>
   <si>
     <t>Данила Шуваев</t>
   </si>
   <si>
     <t>29.37</t>
-  </si>
-[...7 lines deleted...]
-    <t>25.76</t>
   </si>
   <si>
     <t>Мухаммад Кудаев</t>
   </si>
   <si>
     <t>31.75</t>
   </si>
   <si>
     <t>28.69</t>
   </si>
   <si>
     <t>Семен Авдеев</t>
   </si>
   <si>
     <t>33.14</t>
   </si>
   <si>
     <t>24.25</t>
   </si>
   <si>
     <t>Вера Горина</t>
   </si>
   <si>
     <t>33.23</t>
   </si>
@@ -1107,65 +1107,65 @@
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D25" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>76</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D26" t="s">
-        <v>50</v>
+        <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D27" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D28" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>85</v>