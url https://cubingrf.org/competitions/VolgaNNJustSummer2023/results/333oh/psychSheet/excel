--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -53,93 +53,93 @@
   <si>
     <t>10.77</t>
   </si>
   <si>
     <t>9.06</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>11.28</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>12.37</t>
+  </si>
+  <si>
+    <t>9.95</t>
+  </si>
+  <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>13.45</t>
   </si>
   <si>
     <t>11.21</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>14.73</t>
   </si>
   <si>
     <t>11.74</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>15.01</t>
   </si>
   <si>
     <t>12.68</t>
   </si>
   <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>15.28</t>
   </si>
   <si>
     <t>13.60</t>
-  </si>
-[...7 lines deleted...]
-    <t>12.39</t>
   </si>
   <si>
     <t>Никита Платонов</t>
   </si>
   <si>
     <t>15.85</t>
   </si>
   <si>
     <t>12.60</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>16.14</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>16.41</t>
   </si>