--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -26,86 +26,86 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>10.07</t>
+  </si>
+  <si>
+    <t>8.67</t>
+  </si>
+  <si>
+    <t>Славомил Волосков</t>
+  </si>
+  <si>
+    <t>10.70</t>
+  </si>
+  <si>
+    <t>7.63</t>
+  </si>
+  <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
     <t>9.06</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
-[...16 lines deleted...]
-  <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>13.45</t>
   </si>
   <si>
     <t>11.21</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>14.73</t>
   </si>
   <si>
     <t>11.74</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>15.01</t>
   </si>
   <si>
     <t>12.68</t>
@@ -335,51 +335,51 @@
   <si>
     <t>Даниил Кубасов</t>
   </si>
   <si>
     <t>37.88</t>
   </si>
   <si>
     <t>28.23</t>
   </si>
   <si>
     <t>Марк Мирук</t>
   </si>
   <si>
     <t>37.91</t>
   </si>
   <si>
     <t>29.30</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>54.43</t>
   </si>
   <si>
-    <t>49.21</t>
+    <t>43.82</t>
   </si>
   <si>
     <t>Сенгге Мутулов</t>
   </si>
   <si>
     <t>58.26</t>
   </si>
   <si>
     <t>46.14</t>
   </si>
   <si>
     <t>Александр Большаков</t>
   </si>
   <si>
     <t>1:10.25</t>
   </si>
   <si>
     <t>57.26</t>
   </si>
   <si>
     <t>Ислам Ражев</t>
   </si>
   <si>
     <t>1:16.22</t>
   </si>