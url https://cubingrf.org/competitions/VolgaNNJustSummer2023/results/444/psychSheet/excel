--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -83,105 +83,105 @@
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
     <t>29.38</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>34.93</t>
   </si>
   <si>
     <t>31.39</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>35.27</t>
   </si>
   <si>
-    <t>33.55</t>
+    <t>33.51</t>
   </si>
   <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>36.21</t>
   </si>
   <si>
     <t>30.98</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>36.27</t>
   </si>
   <si>
     <t>31.80</t>
   </si>
   <si>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>38.71</t>
+  </si>
+  <si>
+    <t>35.01</t>
+  </si>
+  <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>39.47</t>
   </si>
   <si>
     <t>36.28</t>
   </si>
   <si>
     <t>Осип Чебурашкин</t>
   </si>
   <si>
     <t>40.10</t>
   </si>
   <si>
     <t>36.29</t>
   </si>
   <si>
     <t>Дмитрий Сауков</t>
   </si>
   <si>
     <t>40.49</t>
   </si>
   <si>
     <t>31.58</t>
-  </si>
-[...7 lines deleted...]
-    <t>35.01</t>
   </si>
   <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>42.34</t>
   </si>
   <si>
     <t>36.49</t>
   </si>
   <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>43.34</t>
   </si>
   <si>
     <t>36.85</t>
   </si>
   <si>
     <t>Никита Платонов</t>
   </si>
   <si>
     <t>44.10</t>
   </si>