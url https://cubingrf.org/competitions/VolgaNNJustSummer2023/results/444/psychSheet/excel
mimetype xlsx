--- v3 (2026-04-19)
+++ v4 (2026-06-23)
@@ -32,201 +32,201 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
-    <t>24.07</t>
+    <t>23.72</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
-    <t>32.83</t>
+    <t>30.07</t>
+  </si>
+  <si>
+    <t>25.86</t>
+  </si>
+  <si>
+    <t>Александр Докин</t>
+  </si>
+  <si>
+    <t>33.11</t>
+  </si>
+  <si>
+    <t>27.22</t>
+  </si>
+  <si>
+    <t>Дмитрий Нагирняк</t>
+  </si>
+  <si>
+    <t>29.33</t>
+  </si>
+  <si>
+    <t>Андрей Синицын</t>
+  </si>
+  <si>
+    <t>33.43</t>
   </si>
   <si>
     <t>28.74</t>
   </si>
   <si>
-    <t>Александр Докин</t>
-[...13 lines deleted...]
-  <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
     <t>29.38</t>
   </si>
   <si>
-    <t>Андрей Синицын</t>
-[...7 lines deleted...]
-  <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>35.27</t>
   </si>
   <si>
     <t>33.51</t>
   </si>
   <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>36.21</t>
   </si>
   <si>
     <t>30.98</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>36.27</t>
   </si>
   <si>
     <t>31.80</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
     <t>35.01</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
-    <t>39.47</t>
-[...2 lines deleted...]
-    <t>36.28</t>
+    <t>38.88</t>
+  </si>
+  <si>
+    <t>34.65</t>
   </si>
   <si>
     <t>Осип Чебурашкин</t>
   </si>
   <si>
     <t>40.10</t>
   </si>
   <si>
     <t>36.29</t>
   </si>
   <si>
     <t>Дмитрий Сауков</t>
   </si>
   <si>
     <t>40.49</t>
   </si>
   <si>
     <t>31.58</t>
   </si>
   <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>42.34</t>
   </si>
   <si>
     <t>36.49</t>
   </si>
   <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>43.34</t>
   </si>
   <si>
     <t>36.85</t>
   </si>
   <si>
     <t>Никита Платонов</t>
   </si>
   <si>
     <t>44.10</t>
   </si>
   <si>
     <t>34.37</t>
   </si>
   <si>
+    <t>Тимофей Тюльпаков</t>
+  </si>
+  <si>
+    <t>44.36</t>
+  </si>
+  <si>
+    <t>37.23</t>
+  </si>
+  <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>44.48</t>
   </si>
   <si>
     <t>37.68</t>
-  </si>
-[...7 lines deleted...]
-    <t>37.23</t>
   </si>
   <si>
     <t>Андрей Копосов</t>
   </si>
   <si>
     <t>47.14</t>
   </si>
   <si>
     <t>39.73</t>
   </si>
   <si>
     <t>Данила Шуваев</t>
   </si>
   <si>
     <t>48.58</t>
   </si>
   <si>
     <t>41.11</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>49.55</t>
   </si>