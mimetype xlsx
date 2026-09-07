--- v4 (2026-06-23)
+++ v5 (2026-09-07)
@@ -74,114 +74,114 @@
   <si>
     <t>27.22</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>33.43</t>
   </si>
   <si>
     <t>28.74</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
-    <t>29.38</t>
+    <t>28.99</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
-    <t>35.27</t>
-[...2 lines deleted...]
-    <t>33.51</t>
+    <t>34.16</t>
+  </si>
+  <si>
+    <t>30.45</t>
   </si>
   <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>36.21</t>
   </si>
   <si>
     <t>30.98</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>36.27</t>
   </si>
   <si>
     <t>31.80</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
-    <t>35.01</t>
+    <t>32.53</t>
+  </si>
+  <si>
+    <t>Дмитрий Сауков</t>
+  </si>
+  <si>
+    <t>38.72</t>
+  </si>
+  <si>
+    <t>31.58</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>38.88</t>
   </si>
   <si>
     <t>34.65</t>
   </si>
   <si>
     <t>Осип Чебурашкин</t>
   </si>
   <si>
     <t>40.10</t>
   </si>
   <si>
     <t>36.29</t>
-  </si>
-[...7 lines deleted...]
-    <t>31.58</t>
   </si>
   <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>42.34</t>
   </si>
   <si>
     <t>36.49</t>
   </si>
   <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>43.34</t>
   </si>
   <si>
     <t>36.85</t>
   </si>
   <si>
     <t>Никита Платонов</t>
   </si>
   <si>
     <t>44.10</t>
   </si>