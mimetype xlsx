--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -38,171 +38,171 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Competitor</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
     <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>48.58</t>
   </si>
   <si>
     <t>44.88</t>
   </si>
   <si>
     <t>Dmitry Vasilyev</t>
   </si>
   <si>
-    <t>55.24</t>
-[...2 lines deleted...]
-    <t>50.34</t>
+    <t>54.72</t>
+  </si>
+  <si>
+    <t>49.52</t>
   </si>
   <si>
     <t>Vadim Sukharev</t>
   </si>
   <si>
     <t>59.85</t>
   </si>
   <si>
-    <t>56.73</t>
+    <t>54.15</t>
   </si>
   <si>
     <t>Aleksandr Dokin</t>
   </si>
   <si>
-    <t>1:01.12</t>
-[...2 lines deleted...]
-    <t>54.00</t>
+    <t>1:00.74</t>
+  </si>
+  <si>
+    <t>51.07</t>
   </si>
   <si>
     <t>Polina Lapteva</t>
   </si>
   <si>
     <t>1:06.86</t>
   </si>
   <si>
     <t>57.96</t>
   </si>
   <si>
     <t>Andrey Sinitsyn</t>
   </si>
   <si>
     <t>1:08.03</t>
   </si>
   <si>
     <t>1:05.56</t>
   </si>
   <si>
     <t>Artur Chechekhin</t>
   </si>
   <si>
     <t>1:10.84</t>
   </si>
   <si>
     <t>1:03.37</t>
   </si>
   <si>
     <t>Osip Cheburashkin</t>
   </si>
   <si>
     <t>1:11.70</t>
   </si>
   <si>
     <t>1:08.49</t>
   </si>
   <si>
     <t>Dmitrii Saukov</t>
   </si>
   <si>
-    <t>1:15.74</t>
-[...2 lines deleted...]
-    <t>1:10.53</t>
+    <t>1:14.16</t>
+  </si>
+  <si>
+    <t>1:05.07</t>
   </si>
   <si>
     <t>Alexander Ermakov</t>
   </si>
   <si>
     <t>1:17.55</t>
   </si>
   <si>
     <t>1:07.61</t>
   </si>
   <si>
     <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>1:17.68</t>
   </si>
   <si>
     <t>1:11.67</t>
   </si>
   <si>
     <t>Andrei Maslov</t>
   </si>
   <si>
     <t>1:27.68</t>
   </si>
   <si>
     <t>1:21.00</t>
   </si>
   <si>
     <t>Olga Yasakova</t>
   </si>
   <si>
     <t>1:29.76</t>
   </si>
   <si>
     <t>1:15.87</t>
   </si>
   <si>
     <t>Nikita Platonov</t>
   </si>
   <si>
     <t>1:32.17</t>
   </si>
   <si>
     <t>1:25.13</t>
   </si>
   <si>
     <t>Timofey Tyulpakov</t>
   </si>
   <si>
-    <t>1:34.55</t>
-[...2 lines deleted...]
-    <t>1:27.73</t>
+    <t>1:34.26</t>
+  </si>
+  <si>
+    <t>1:20.67</t>
   </si>
   <si>
     <t>Daniil Abdulov</t>
   </si>
   <si>
     <t>1:34.57</t>
   </si>
   <si>
     <t>1:24.90</t>
   </si>
   <si>
     <t>Nikolai Gomelchuk</t>
   </si>
   <si>
     <t>1:49.51</t>
   </si>
   <si>
     <t>1:36.17</t>
   </si>
   <si>
     <t>Vasilii Nikolashin</t>
   </si>
   <si>
     <t>1:53.16</t>
   </si>