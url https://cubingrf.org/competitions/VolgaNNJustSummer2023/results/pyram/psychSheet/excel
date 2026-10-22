--- v4 (2026-07-23)
+++ v5 (2026-10-22)
@@ -80,86 +80,86 @@
   <si>
     <t>3.51</t>
   </si>
   <si>
     <t>2.23</t>
   </si>
   <si>
     <t>Artëm Senkevich</t>
   </si>
   <si>
     <t>3.81</t>
   </si>
   <si>
     <t>2.68</t>
   </si>
   <si>
     <t>Ivan Oleinikov</t>
   </si>
   <si>
     <t>3.83</t>
   </si>
   <si>
     <t>2.45</t>
   </si>
   <si>
+    <t>Daniil Abdulov</t>
+  </si>
+  <si>
+    <t>4.09</t>
+  </si>
+  <si>
+    <t>2.17</t>
+  </si>
+  <si>
     <t>Vadim Sukharev</t>
   </si>
   <si>
     <t>4.21</t>
   </si>
   <si>
     <t>2.92</t>
   </si>
   <si>
     <t>Andrey Sinitsyn</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
     <t>2.56</t>
   </si>
   <si>
     <t>Martin Nikolayev</t>
   </si>
   <si>
     <t>4.46</t>
   </si>
   <si>
     <t>3.28</t>
   </si>
   <si>
-    <t>Daniil Abdulov</t>
-[...7 lines deleted...]
-  <si>
     <t>Nikolai Gomelchuk</t>
   </si>
   <si>
     <t>4.65</t>
   </si>
   <si>
     <t>3.27</t>
   </si>
   <si>
     <t>Andrei Maslov</t>
   </si>
   <si>
     <t>4.75</t>
   </si>
   <si>
     <t>3.79</t>
   </si>
   <si>
     <t>Aleksandr Dokin</t>
   </si>
   <si>
     <t>4.80</t>
   </si>
   <si>
     <t>1.80</t>
@@ -368,51 +368,51 @@
   <si>
     <t>Dmitry Kucherov</t>
   </si>
   <si>
     <t>9.32</t>
   </si>
   <si>
     <t>5.79</t>
   </si>
   <si>
     <t>Osip Cheburashkin</t>
   </si>
   <si>
     <t>9.43</t>
   </si>
   <si>
     <t>7.26</t>
   </si>
   <si>
     <t>Artur Chechekhin</t>
   </si>
   <si>
     <t>9.54</t>
   </si>
   <si>
-    <t>5.97</t>
+    <t>4.17</t>
   </si>
   <si>
     <t>Sengge Mutulov</t>
   </si>
   <si>
     <t>9.77</t>
   </si>
   <si>
     <t>Aleksandr Govorkov</t>
   </si>
   <si>
     <t>10.23</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
     <t>Semen Avdeyev</t>
   </si>
   <si>
     <t>10.30</t>
   </si>
   <si>
     <t>5.67</t>
   </si>