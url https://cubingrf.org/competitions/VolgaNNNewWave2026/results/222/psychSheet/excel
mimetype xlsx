--- v0 (2026-06-21)
+++ v1 (2026-08-13)
@@ -26,51 +26,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="222" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>1.92</t>
   </si>
   <si>
     <t>0.90</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>2.47</t>
   </si>
   <si>
     <t>1.57</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>2.50</t>
   </si>
   <si>
     <t>0.65</t>
   </si>
@@ -230,81 +230,81 @@
   <si>
     <t>5.39</t>
   </si>
   <si>
     <t>3.99</t>
   </si>
   <si>
     <t>Дмитрий Салкин</t>
   </si>
   <si>
     <t>7.47</t>
   </si>
   <si>
     <t>Роман Шипов</t>
   </si>
   <si>
     <t>8.20</t>
   </si>
   <si>
     <t>6.55</t>
   </si>
   <si>
     <t>Александр Шишигин</t>
   </si>
   <si>
-    <t>8.82</t>
-[...2 lines deleted...]
-    <t>5.82</t>
+    <t>8.52</t>
+  </si>
+  <si>
+    <t>5.21</t>
   </si>
   <si>
     <t>Александр Заруцкий</t>
   </si>
   <si>
     <t>11.56</t>
   </si>
   <si>
-    <t>8.18</t>
+    <t>6.88</t>
   </si>
   <si>
     <t>Артём Сошников</t>
   </si>
   <si>
     <t>13.02</t>
   </si>
   <si>
     <t>9.74</t>
   </si>
   <si>
     <t>Андрей Понькин</t>
   </si>
   <si>
-    <t>13.97</t>
-[...2 lines deleted...]
-    <t>9.08</t>
+    <t>13.58</t>
+  </si>
+  <si>
+    <t>7.38</t>
   </si>
   <si>
     <t>Дарья Чистякова</t>
   </si>
   <si>
     <t>15.50</t>
   </si>
   <si>
     <t>9.78</t>
   </si>
   <si>
     <t>Егор Каргапольцев</t>
   </si>
   <si>
     <t>18.58</t>
   </si>
   <si>
     <t>9.79</t>
   </si>
   <si>
     <t>Денис Березко</t>
   </si>
   <si>
     <t>20.00</t>
   </si>