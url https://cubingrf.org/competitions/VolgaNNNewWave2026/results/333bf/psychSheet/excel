--- v0 (2026-06-21)
+++ v1 (2026-08-13)
@@ -62,51 +62,51 @@
   <si>
     <t>1:09.96</t>
   </si>
   <si>
     <t>37.54</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>1:05.76</t>
   </si>
   <si>
     <t>38.57</t>
   </si>
   <si>
     <t>Александр Березко</t>
   </si>
   <si>
     <t>51.47</t>
   </si>
   <si>
     <t>46.58</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>1:05.48</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>2:36.76</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>2:38.92</t>
   </si>
   <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>3:19.91</t>
   </si>
 </sst>
 </file>
 