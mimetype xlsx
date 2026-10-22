--- v1 (2026-08-13)
+++ v2 (2026-10-22)
@@ -86,98 +86,98 @@
   <si>
     <t>Gleb Pyasetskiy</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
     <t>11.99</t>
   </si>
   <si>
     <t>Ekaterina Katyukova</t>
   </si>
   <si>
     <t>17.05</t>
   </si>
   <si>
     <t>11.53</t>
   </si>
   <si>
     <t>Oleg Demchuk</t>
   </si>
   <si>
     <t>18.54</t>
   </si>
   <si>
-    <t>16.60</t>
+    <t>14.56</t>
   </si>
   <si>
     <t>Ilarion Kamardin</t>
   </si>
   <si>
     <t>18.81</t>
   </si>
   <si>
     <t>17.19</t>
   </si>
   <si>
+    <t>Stepan Shchevelev</t>
+  </si>
+  <si>
+    <t>19.96</t>
+  </si>
+  <si>
+    <t>16.91</t>
+  </si>
+  <si>
     <t>Artur Chechekhin</t>
   </si>
   <si>
     <t>20.83</t>
   </si>
   <si>
     <t>15.87</t>
   </si>
   <si>
     <t>Nikolay Podobayev</t>
   </si>
   <si>
     <t>22.66</t>
   </si>
   <si>
     <t>18.50</t>
   </si>
   <si>
     <t>Karina Shamova</t>
   </si>
   <si>
     <t>22.88</t>
   </si>
   <si>
     <t>14.38</t>
   </si>
   <si>
-    <t>Stepan Shchevelev</t>
-[...7 lines deleted...]
-  <si>
     <t>Daniil Abdulov</t>
   </si>
   <si>
     <t>23.66</t>
   </si>
   <si>
     <t>15.59</t>
   </si>
   <si>
     <t>Ilia Gusev</t>
   </si>
   <si>
     <t>24.70</t>
   </si>
   <si>
     <t>20.56</t>
   </si>
   <si>
     <t>Aleksandr Minko</t>
   </si>
   <si>
     <t>25.00</t>
   </si>
   <si>
     <t>22.93</t>
@@ -194,51 +194,51 @@
   <si>
     <t>Aleksandr Berezko</t>
   </si>
   <si>
     <t>25.63</t>
   </si>
   <si>
     <t>20.06</t>
   </si>
   <si>
     <t>Agata Komekova</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>23.70</t>
   </si>
   <si>
     <t>Alexander Katyukov</t>
   </si>
   <si>
     <t>32.01</t>
   </si>
   <si>
-    <t>28.23</t>
+    <t>27.86</t>
   </si>
   <si>
     <t>Nikolay Tenzin</t>
   </si>
   <si>
     <t>35.55</t>
   </si>
   <si>
     <t>29.18</t>
   </si>
   <si>
     <t>Timofey Antonov</t>
   </si>
   <si>
     <t>37.59</t>
   </si>
   <si>
     <t>28.37</t>
   </si>
   <si>
     <t>Artemiy Kliger</t>
   </si>
   <si>
     <t>47.54</t>
   </si>