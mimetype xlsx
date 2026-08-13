--- v0 (2026-06-21)
+++ v1 (2026-08-13)
@@ -44,75 +44,75 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>30.07</t>
   </si>
   <si>
     <t>25.86</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>33.43</t>
   </si>
   <si>
     <t>28.74</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>33.96</t>
   </si>
   <si>
     <t>28.33</t>
   </si>
   <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>36.21</t>
   </si>
   <si>
     <t>30.98</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>36.41</t>
   </si>
   <si>
-    <t>32.74</t>
+    <t>31.53</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>36.89</t>
   </si>
   <si>
     <t>30.19</t>
   </si>
   <si>
     <t>Карина Шамова</t>
   </si>
   <si>
     <t>38.20</t>
   </si>
   <si>
     <t>31.44</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>38.88</t>
   </si>
@@ -128,51 +128,51 @@
   <si>
     <t>35.30</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>44.48</t>
   </si>
   <si>
     <t>37.68</t>
   </si>
   <si>
     <t>Олег Демчук</t>
   </si>
   <si>
     <t>46.64</t>
   </si>
   <si>
     <t>40.13</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
-    <t>49.51</t>
+    <t>49.41</t>
   </si>
   <si>
     <t>42.03</t>
   </si>
   <si>
     <t>Илья Гусев</t>
   </si>
   <si>
     <t>50.03</t>
   </si>
   <si>
     <t>45.22</t>
   </si>
   <si>
     <t>Агата Комекова</t>
   </si>
   <si>
     <t>55.92</t>
   </si>
   <si>
     <t>49.71</t>
   </si>
   <si>
     <t>Иларион Камардин</t>
   </si>
@@ -215,51 +215,51 @@
   <si>
     <t>58.15</t>
   </si>
   <si>
     <t>Тимофей Антонов</t>
   </si>
   <si>
     <t>1:36.29</t>
   </si>
   <si>
     <t>1:18.94</t>
   </si>
   <si>
     <t>Артемий Клигер</t>
   </si>
   <si>
     <t>2:32.45</t>
   </si>
   <si>
     <t>2:03.09</t>
   </si>
   <si>
     <t>Александр Шишигин</t>
   </si>
   <si>
-    <t>2:00.43</t>
+    <t>1:37.71</t>
   </si>
   <si>
     <t>Александр Заруцкий</t>
   </si>
   <si>
     <t>Андрей Понькин</t>
   </si>
   <si>
     <t>Роман Шипов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>