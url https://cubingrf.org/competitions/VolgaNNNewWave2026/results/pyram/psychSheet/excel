--- v1 (2026-08-13)
+++ v2 (2026-10-22)
@@ -44,237 +44,237 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>1.86</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>3.51</t>
   </si>
   <si>
     <t>2.23</t>
   </si>
   <si>
+    <t>Степан Щевелёв</t>
+  </si>
+  <si>
+    <t>4.07</t>
+  </si>
+  <si>
+    <t>2.27</t>
+  </si>
+  <si>
+    <t>Даниил Абдулов</t>
+  </si>
+  <si>
+    <t>4.09</t>
+  </si>
+  <si>
+    <t>2.17</t>
+  </si>
+  <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
     <t>2.56</t>
   </si>
   <si>
-    <t>Степан Щевелёв</t>
-[...8 lines deleted...]
-    <t>Даниил Абдулов</t>
+    <t>Карина Шамова</t>
+  </si>
+  <si>
+    <t>4.63</t>
+  </si>
+  <si>
+    <t>2.86</t>
+  </si>
+  <si>
+    <t>Глеб Пясецкий</t>
+  </si>
+  <si>
+    <t>4.96</t>
+  </si>
+  <si>
+    <t>3.58</t>
+  </si>
+  <si>
+    <t>Лев Маслов</t>
+  </si>
+  <si>
+    <t>5.58</t>
+  </si>
+  <si>
+    <t>3.63</t>
+  </si>
+  <si>
+    <t>Николай Подобаев</t>
+  </si>
+  <si>
+    <t>5.87</t>
+  </si>
+  <si>
+    <t>3.00</t>
+  </si>
+  <si>
+    <t>Агата Комекова</t>
+  </si>
+  <si>
+    <t>6.05</t>
+  </si>
+  <si>
+    <t>2.44</t>
+  </si>
+  <si>
+    <t>Иларион Камардин</t>
+  </si>
+  <si>
+    <t>6.46</t>
+  </si>
+  <si>
+    <t>3.20</t>
+  </si>
+  <si>
+    <t>Александр Минко</t>
+  </si>
+  <si>
+    <t>6.81</t>
+  </si>
+  <si>
+    <t>4.71</t>
+  </si>
+  <si>
+    <t>Александр Березко</t>
+  </si>
+  <si>
+    <t>6.94</t>
+  </si>
+  <si>
+    <t>4.69</t>
+  </si>
+  <si>
+    <t>Павел Мишин</t>
+  </si>
+  <si>
+    <t>7.11</t>
+  </si>
+  <si>
+    <t>Тимофей Антонов</t>
+  </si>
+  <si>
+    <t>7.19</t>
   </si>
   <si>
     <t>4.62</t>
   </si>
   <si>
-    <t>2.17</t>
-[...85 lines deleted...]
-  <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>8.28</t>
   </si>
   <si>
     <t>3.97</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>8.54</t>
   </si>
   <si>
     <t>4.58</t>
   </si>
   <si>
+    <t>Артур Чечёхин</t>
+  </si>
+  <si>
+    <t>9.54</t>
+  </si>
+  <si>
+    <t>4.17</t>
+  </si>
+  <si>
     <t>Олег Демчук</t>
   </si>
   <si>
-    <t>9.54</t>
-[...10 lines deleted...]
-  <si>
     <t>Николай Тензин</t>
   </si>
   <si>
     <t>10.44</t>
   </si>
   <si>
     <t>7.59</t>
   </si>
   <si>
     <t>Дмитрий Салкин</t>
   </si>
   <si>
     <t>11.08</t>
   </si>
   <si>
     <t>7.85</t>
   </si>
   <si>
     <t>Александр Шишигин</t>
   </si>
   <si>
     <t>11.66</t>
   </si>
   <si>
     <t>8.97</t>
   </si>
   <si>
+    <t>Александр Заруцкий</t>
+  </si>
+  <si>
+    <t>12.65</t>
+  </si>
+  <si>
+    <t>7.54</t>
+  </si>
+  <si>
     <t>Дарья Чистякова</t>
   </si>
   <si>
     <t>13.26</t>
   </si>
   <si>
     <t>9.77</t>
-  </si>
-[...7 lines deleted...]
-    <t>7.54</t>
   </si>
   <si>
     <t>Артём Сошников</t>
   </si>
   <si>
     <t>15.86</t>
   </si>
   <si>
     <t>12.59</t>
   </si>
   <si>
     <t>Денис Березко</t>
   </si>
   <si>
     <t>17.89</t>
   </si>
   <si>
     <t>13.21</t>
   </si>
   <si>
     <t>Роман Шипов</t>
   </si>
   <si>
     <t>20.36</t>
   </si>
@@ -859,107 +859,107 @@
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>58</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D21" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>61</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>62</v>