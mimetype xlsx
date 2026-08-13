--- v0 (2026-06-21)
+++ v1 (2026-08-13)
@@ -26,113 +26,113 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pyram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>1.86</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>3.51</t>
   </si>
   <si>
     <t>2.23</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
     <t>2.56</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>4.39</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>4.62</t>
   </si>
   <si>
     <t>2.17</t>
   </si>
   <si>
+    <t>Карина Шамова</t>
+  </si>
+  <si>
+    <t>4.75</t>
+  </si>
+  <si>
+    <t>2.86</t>
+  </si>
+  <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>4.96</t>
   </si>
   <si>
     <t>3.58</t>
   </si>
   <si>
-    <t>Карина Шамова</t>
-[...7 lines deleted...]
-  <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>5.87</t>
   </si>
   <si>
     <t>3.00</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>6.01</t>
   </si>
   <si>
     <t>4.07</t>
   </si>
   <si>
     <t>Агата Комекова</t>
   </si>
   <si>
     <t>6.05</t>
   </si>
   <si>
     <t>2.44</t>
@@ -206,84 +206,84 @@
   <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>5.97</t>
   </si>
   <si>
     <t>Николай Тензин</t>
   </si>
   <si>
     <t>10.44</t>
   </si>
   <si>
     <t>7.59</t>
   </si>
   <si>
     <t>Дмитрий Салкин</t>
   </si>
   <si>
     <t>11.08</t>
   </si>
   <si>
     <t>7.85</t>
   </si>
   <si>
+    <t>Александр Шишигин</t>
+  </si>
+  <si>
+    <t>11.66</t>
+  </si>
+  <si>
+    <t>8.97</t>
+  </si>
+  <si>
     <t>Дарья Чистякова</t>
   </si>
   <si>
     <t>13.26</t>
   </si>
   <si>
     <t>9.77</t>
   </si>
   <si>
-    <t>Александр Шишигин</t>
-[...5 lines deleted...]
-    <t>9.99</t>
+    <t>Александр Заруцкий</t>
+  </si>
+  <si>
+    <t>14.27</t>
+  </si>
+  <si>
+    <t>7.54</t>
   </si>
   <si>
     <t>Артём Сошников</t>
   </si>
   <si>
     <t>15.86</t>
   </si>
   <si>
     <t>12.59</t>
-  </si>
-[...7 lines deleted...]
-    <t>8.65</t>
   </si>
   <si>
     <t>Денис Березко</t>
   </si>
   <si>
     <t>17.89</t>
   </si>
   <si>
     <t>13.21</t>
   </si>
   <si>
     <t>Роман Шипов</t>
   </si>
   <si>
     <t>20.36</t>
   </si>
   <si>
     <t>15.35</t>
   </si>
   <si>
     <t>Андрей Понькин</t>
   </si>
   <si>
     <t>28.00</t>
   </si>
@@ -845,51 +845,51 @@
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>48</v>