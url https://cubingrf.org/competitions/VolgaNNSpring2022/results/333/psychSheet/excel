--- v2 (2026-03-03)
+++ v3 (2026-07-23)
@@ -29,81 +29,81 @@
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>6.55</t>
+    <t>6.37</t>
   </si>
   <si>
     <t>4.99</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>7.75</t>
   </si>
   <si>
     <t>6.15</t>
   </si>
   <si>
+    <t>Карина Шамова</t>
+  </si>
+  <si>
+    <t>9.04</t>
+  </si>
+  <si>
+    <t>7.64</t>
+  </si>
+  <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>9.16</t>
   </si>
   <si>
     <t>7.33</t>
-  </si>
-[...7 lines deleted...]
-    <t>7.64</t>
   </si>
   <si>
     <t>Андрей Мишин</t>
   </si>
   <si>
     <t>10.27</t>
   </si>
   <si>
     <t>9.09</t>
   </si>
   <si>
     <t>Дарья Груздева</t>
   </si>
   <si>
     <t>10.34</t>
   </si>
   <si>
     <t>9.15</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>10.62</t>
   </si>