--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -80,84 +80,84 @@
   <si>
     <t>9.16</t>
   </si>
   <si>
     <t>7.33</t>
   </si>
   <si>
     <t>Андрей Мишин</t>
   </si>
   <si>
     <t>10.27</t>
   </si>
   <si>
     <t>9.09</t>
   </si>
   <si>
     <t>Дарья Груздева</t>
   </si>
   <si>
     <t>10.34</t>
   </si>
   <si>
     <t>9.15</t>
   </si>
   <si>
+    <t>Максим Демченко</t>
+  </si>
+  <si>
+    <t>10.37</t>
+  </si>
+  <si>
+    <t>8.40</t>
+  </si>
+  <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>10.62</t>
   </si>
   <si>
     <t>7.85</t>
   </si>
   <si>
     <t>Михаил Малиновский</t>
   </si>
   <si>
     <t>10.85</t>
   </si>
   <si>
     <t>9.19</t>
   </si>
   <si>
     <t>Павел Мишин</t>
   </si>
   <si>
     <t>11.13</t>
   </si>
   <si>
     <t>9.46</t>
-  </si>
-[...7 lines deleted...]
-    <t>8.95</t>
   </si>
   <si>
     <t>Агата Комекова</t>
   </si>
   <si>
     <t>11.21</t>
   </si>
   <si>
     <t>9.96</t>
   </si>
   <si>
     <t>Иларион Камардин</t>
   </si>
   <si>
     <t>11.42</t>
   </si>
   <si>
     <t>9.73</t>
   </si>
   <si>
     <t>Сергей Миронченков</t>
   </si>
   <si>
     <t>11.92</t>
   </si>