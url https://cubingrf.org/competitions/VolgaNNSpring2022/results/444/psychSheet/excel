--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -29,51 +29,51 @@
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>26.51</t>
+    <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>32.30</t>
   </si>
   <si>
     <t>27.52</t>
   </si>
   <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>36.21</t>
   </si>
   <si>
     <t>30.98</t>
   </si>
   <si>
     <t>Карина Шамова</t>
   </si>