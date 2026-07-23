--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -56,63 +56,63 @@
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>32.30</t>
   </si>
   <si>
     <t>27.52</t>
   </si>
   <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>36.21</t>
   </si>
   <si>
     <t>30.98</t>
   </si>
   <si>
     <t>Карина Шамова</t>
   </si>
   <si>
-    <t>39.02</t>
-[...2 lines deleted...]
-    <t>37.92</t>
+    <t>38.20</t>
+  </si>
+  <si>
+    <t>31.44</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
-    <t>39.47</t>
-[...2 lines deleted...]
-    <t>36.28</t>
+    <t>38.88</t>
+  </si>
+  <si>
+    <t>34.65</t>
   </si>
   <si>
     <t>Андрей Мишин</t>
   </si>
   <si>
     <t>41.62</t>
   </si>
   <si>
     <t>34.71</t>
   </si>
   <si>
     <t>Максим Демченко</t>
   </si>
   <si>
     <t>42.06</t>
   </si>
   <si>
     <t>36.81</t>
   </si>
   <si>
     <t>Сергей Миронченков</t>
   </si>
   <si>
     <t>43.60</t>
   </si>