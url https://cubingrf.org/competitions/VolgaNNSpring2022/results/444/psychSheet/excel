--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -71,66 +71,66 @@
   <si>
     <t>36.21</t>
   </si>
   <si>
     <t>30.98</t>
   </si>
   <si>
     <t>Карина Шамова</t>
   </si>
   <si>
     <t>38.20</t>
   </si>
   <si>
     <t>31.44</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>38.88</t>
   </si>
   <si>
     <t>34.65</t>
   </si>
   <si>
+    <t>Максим Демченко</t>
+  </si>
+  <si>
+    <t>39.28</t>
+  </si>
+  <si>
+    <t>35.14</t>
+  </si>
+  <si>
     <t>Андрей Мишин</t>
   </si>
   <si>
     <t>41.62</t>
   </si>
   <si>
     <t>34.71</t>
-  </si>
-[...7 lines deleted...]
-    <t>36.81</t>
   </si>
   <si>
     <t>Сергей Миронченков</t>
   </si>
   <si>
     <t>43.60</t>
   </si>
   <si>
     <t>41.31</t>
   </si>
   <si>
     <t>Данила Шуваев</t>
   </si>
   <si>
     <t>48.58</t>
   </si>
   <si>
     <t>41.11</t>
   </si>
   <si>
     <t>Андрей Кияев</t>
   </si>
   <si>
     <t>54.64</t>
   </si>