--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -53,75 +53,75 @@
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>32.30</t>
   </si>
   <si>
     <t>27.52</t>
   </si>
   <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>36.21</t>
   </si>
   <si>
     <t>30.98</t>
   </si>
   <si>
+    <t>Максим Демченко</t>
+  </si>
+  <si>
+    <t>36.98</t>
+  </si>
+  <si>
+    <t>34.25</t>
+  </si>
+  <si>
+    <t>Артур Чечёхин</t>
+  </si>
+  <si>
+    <t>37.89</t>
+  </si>
+  <si>
+    <t>34.65</t>
+  </si>
+  <si>
     <t>Карина Шамова</t>
   </si>
   <si>
-    <t>38.20</t>
+    <t>38.01</t>
   </si>
   <si>
     <t>31.44</t>
-  </si>
-[...16 lines deleted...]
-    <t>35.14</t>
   </si>
   <si>
     <t>Андрей Мишин</t>
   </si>
   <si>
     <t>41.62</t>
   </si>
   <si>
     <t>34.71</t>
   </si>
   <si>
     <t>Сергей Миронченков</t>
   </si>
   <si>
     <t>43.60</t>
   </si>
   <si>
     <t>41.31</t>
   </si>
   <si>
     <t>Данила Шуваев</t>
   </si>
   <si>
     <t>48.58</t>
   </si>