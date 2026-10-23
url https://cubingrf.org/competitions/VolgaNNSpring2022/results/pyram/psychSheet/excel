--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -47,81 +47,81 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>3.20</t>
   </si>
   <si>
     <t>2.17</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>3.41</t>
   </si>
   <si>
     <t>1.26</t>
   </si>
   <si>
     <t>Карина Шамова</t>
   </si>
   <si>
-    <t>4.75</t>
+    <t>4.63</t>
   </si>
   <si>
     <t>2.86</t>
   </si>
   <si>
     <t>Андрей Мишин</t>
   </si>
   <si>
     <t>5.21</t>
   </si>
   <si>
     <t>2.91</t>
   </si>
   <si>
+    <t>Максим Демченко</t>
+  </si>
+  <si>
+    <t>5.83</t>
+  </si>
+  <si>
+    <t>2.27</t>
+  </si>
+  <si>
     <t>Агата Комекова</t>
   </si>
   <si>
     <t>6.05</t>
   </si>
   <si>
     <t>2.44</t>
-  </si>
-[...7 lines deleted...]
-    <t>2.27</t>
   </si>
   <si>
     <t>Иларион Камардин</t>
   </si>
   <si>
     <t>6.46</t>
   </si>
   <si>
     <t>Павел Мишин</t>
   </si>
   <si>
     <t>7.11</t>
   </si>
   <si>
     <t>4.96</t>
   </si>
   <si>
     <t>Дарья Груздева</t>
   </si>
   <si>
     <t>7.35</t>
   </si>
   <si>
     <t>1.81</t>
   </si>