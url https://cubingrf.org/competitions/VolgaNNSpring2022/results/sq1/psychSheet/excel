--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -47,54 +47,54 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Андрей Мишин</t>
   </si>
   <si>
     <t>17.74</t>
   </si>
   <si>
     <t>15.19</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>19.88</t>
   </si>
   <si>
     <t>13.88</t>
   </si>
   <si>
     <t>Максим Демченко</t>
   </si>
   <si>
-    <t>30.58</t>
-[...2 lines deleted...]
-    <t>24.91</t>
+    <t>25.62</t>
+  </si>
+  <si>
+    <t>16.45</t>
   </si>
   <si>
     <t>Александр Ермаков</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>