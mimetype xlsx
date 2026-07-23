--- v1 (2026-03-03)
+++ v2 (2026-07-23)
@@ -98,68 +98,68 @@
   <si>
     <t>9.43</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>9.71</t>
   </si>
   <si>
     <t>8.10</t>
   </si>
   <si>
     <t>Андрей Мишин</t>
   </si>
   <si>
     <t>10.27</t>
   </si>
   <si>
     <t>9.09</t>
   </si>
   <si>
+    <t>Лев Маслов</t>
+  </si>
+  <si>
+    <t>10.29</t>
+  </si>
+  <si>
+    <t>7.41</t>
+  </si>
+  <si>
     <t>Дарья Груздева</t>
   </si>
   <si>
     <t>10.34</t>
   </si>
   <si>
     <t>9.15</t>
   </si>
   <si>
-    <t>Лев Маслов</t>
-[...7 lines deleted...]
-  <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>10.62</t>
   </si>
   <si>
     <t>7.85</t>
   </si>
   <si>
     <t>Павел Мишин</t>
   </si>
   <si>
     <t>11.13</t>
   </si>
   <si>
     <t>9.46</t>
   </si>
   <si>
     <t>Агата Комекова</t>
   </si>
   <si>
     <t>11.21</t>
   </si>
   <si>
     <t>9.96</t>
@@ -236,66 +236,66 @@
   <si>
     <t>13.45</t>
   </si>
   <si>
     <t>11.87</t>
   </si>
   <si>
     <t>Юрий Коновалов</t>
   </si>
   <si>
     <t>13.91</t>
   </si>
   <si>
     <t>11.47</t>
   </si>
   <si>
     <t>Вера Горина</t>
   </si>
   <si>
     <t>14.08</t>
   </si>
   <si>
     <t>12.43</t>
   </si>
   <si>
+    <t>Георгий Исанов</t>
+  </si>
+  <si>
+    <t>14.69</t>
+  </si>
+  <si>
+    <t>11.23</t>
+  </si>
+  <si>
     <t>Дмитрий Парфёнов</t>
   </si>
   <si>
     <t>14.82</t>
   </si>
   <si>
     <t>11.97</t>
-  </si>
-[...7 lines deleted...]
-    <t>12.96</t>
   </si>
   <si>
     <t>Евгения Ильина</t>
   </si>
   <si>
     <t>15.64</t>
   </si>
   <si>
     <t>13.06</t>
   </si>
   <si>
     <t>Михаил Кудряшов</t>
   </si>
   <si>
     <t>15.81</t>
   </si>
   <si>
     <t>12.62</t>
   </si>
   <si>
     <t>Александр Большаков</t>
   </si>
   <si>
     <t>16.43</t>
   </si>