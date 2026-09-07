--- v2 (2026-07-23)
+++ v3 (2026-09-07)
@@ -17,450 +17,450 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Тимофей Тарасенко</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Timofei Tarasenko</t>
   </si>
   <si>
     <t>5.34</t>
   </si>
   <si>
     <t>4.58</t>
   </si>
   <si>
-    <t>Дмитрий Гундин</t>
+    <t>Dmitry Gundin</t>
   </si>
   <si>
     <t>6.26</t>
   </si>
   <si>
     <t>5.04</t>
   </si>
   <si>
-    <t>Андрей Че</t>
+    <t>Andrey Che</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
     <t>5.99</t>
   </si>
   <si>
-    <t>Григорий Барашкин</t>
+    <t>Grigoriy Barashkin</t>
   </si>
   <si>
     <t>7.75</t>
   </si>
   <si>
     <t>6.15</t>
   </si>
   <si>
-    <t>Илья Назаров</t>
+    <t>Ilya Nazarov</t>
   </si>
   <si>
     <t>8.46</t>
   </si>
   <si>
     <t>6.93</t>
   </si>
   <si>
-    <t>Александр Докин</t>
+    <t>Aleksandr Dokin</t>
   </si>
   <si>
     <t>9.43</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
-    <t>Роман Шилов</t>
+    <t>Roman Shilov</t>
   </si>
   <si>
     <t>9.71</t>
   </si>
   <si>
     <t>8.10</t>
   </si>
   <si>
-    <t>Андрей Мишин</t>
+    <t>Andrey Mishin</t>
   </si>
   <si>
     <t>10.27</t>
   </si>
   <si>
     <t>9.09</t>
   </si>
   <si>
-    <t>Лев Маслов</t>
+    <t>Lev Maslov</t>
   </si>
   <si>
     <t>10.29</t>
   </si>
   <si>
     <t>7.41</t>
   </si>
   <si>
-    <t>Дарья Груздева</t>
+    <t>Dasha Gruzdeva</t>
   </si>
   <si>
     <t>10.34</t>
   </si>
   <si>
     <t>9.15</t>
   </si>
   <si>
-    <t>Артур Чечёхин</t>
+    <t>Artur Chechekhin</t>
   </si>
   <si>
     <t>10.62</t>
   </si>
   <si>
     <t>7.85</t>
   </si>
   <si>
-    <t>Павел Мишин</t>
+    <t>Pavel Mishin</t>
   </si>
   <si>
     <t>11.13</t>
   </si>
   <si>
     <t>9.46</t>
   </si>
   <si>
-    <t>Агата Комекова</t>
+    <t>Agata Komekova</t>
   </si>
   <si>
     <t>11.21</t>
   </si>
   <si>
     <t>9.96</t>
   </si>
   <si>
-    <t>Михаил Гончаренко</t>
+    <t>Mikhail Goncharenko</t>
   </si>
   <si>
     <t>11.34</t>
   </si>
   <si>
     <t>9.00</t>
   </si>
   <si>
-    <t>Иларион Камардин</t>
+    <t>Ilarion Kamardin</t>
   </si>
   <si>
     <t>11.42</t>
   </si>
   <si>
     <t>9.73</t>
   </si>
   <si>
-    <t>Илья Бейлин</t>
+    <t>Ilya Beylin</t>
   </si>
   <si>
     <t>11.83</t>
   </si>
   <si>
     <t>9.79</t>
   </si>
   <si>
-    <t>Сергей Миронченков</t>
+    <t>Sergey Mironchenkov</t>
   </si>
   <si>
     <t>11.92</t>
   </si>
   <si>
     <t>8.29</t>
   </si>
   <si>
-    <t>Осип Чебурашкин</t>
+    <t>Osip Cheburashkin</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
-    <t>Николай Гомельчук</t>
+    <t>Nikolai Gomelchuk</t>
   </si>
   <si>
     <t>10.08</t>
   </si>
   <si>
-    <t>Данила Шуваев</t>
+    <t>Danila Shuvaev</t>
   </si>
   <si>
     <t>11.98</t>
   </si>
   <si>
     <t>9.60</t>
   </si>
   <si>
-    <t>Леонид Тарасенко</t>
+    <t>Leonid Tarasenko</t>
   </si>
   <si>
     <t>12.90</t>
   </si>
   <si>
     <t>10.85</t>
   </si>
   <si>
-    <t>Андрей Копосов</t>
+    <t>Andrey Koposov</t>
   </si>
   <si>
     <t>13.45</t>
   </si>
   <si>
     <t>11.87</t>
   </si>
   <si>
-    <t>Юрий Коновалов</t>
+    <t>Georgii Isanov</t>
+  </si>
+  <si>
+    <t>13.54</t>
+  </si>
+  <si>
+    <t>11.23</t>
+  </si>
+  <si>
+    <t>Yuri Konovalov</t>
   </si>
   <si>
     <t>13.91</t>
   </si>
   <si>
     <t>11.47</t>
   </si>
   <si>
-    <t>Вера Горина</t>
+    <t>Vera Gorina</t>
   </si>
   <si>
     <t>14.08</t>
   </si>
   <si>
     <t>12.43</t>
   </si>
   <si>
-    <t>Георгий Исанов</t>
-[...8 lines deleted...]
-    <t>Дмитрий Парфёнов</t>
+    <t>Dmitriy Parfënov</t>
   </si>
   <si>
     <t>14.82</t>
   </si>
   <si>
     <t>11.97</t>
   </si>
   <si>
-    <t>Евгения Ильина</t>
+    <t>Yevgeniya Ilʹina</t>
   </si>
   <si>
     <t>15.64</t>
   </si>
   <si>
     <t>13.06</t>
   </si>
   <si>
-    <t>Михаил Кудряшов</t>
+    <t>Mikhail Kudryashov</t>
   </si>
   <si>
     <t>15.81</t>
   </si>
   <si>
     <t>12.62</t>
   </si>
   <si>
-    <t>Александр Большаков</t>
+    <t>Aleksandr Bolʹshakov</t>
   </si>
   <si>
     <t>16.43</t>
   </si>
   <si>
     <t>14.20</t>
   </si>
   <si>
-    <t>Кирилл Юрлов</t>
+    <t>Kirill Yurlov</t>
   </si>
   <si>
     <t>18.91</t>
   </si>
   <si>
     <t>16.88</t>
   </si>
   <si>
-    <t>Андрей Терехов</t>
+    <t>Andrey Terekhov</t>
   </si>
   <si>
     <t>20.25</t>
   </si>
   <si>
     <t>16.18</t>
   </si>
   <si>
-    <t>Алексей Гундин</t>
+    <t>Alexey Gundin</t>
   </si>
   <si>
     <t>20.27</t>
   </si>
   <si>
     <t>14.14</t>
   </si>
   <si>
-    <t>Теодор Кунилов</t>
+    <t>Teodor Kunilov</t>
   </si>
   <si>
     <t>21.27</t>
   </si>
   <si>
     <t>18.78</t>
   </si>
   <si>
-    <t>Артём Пияшов</t>
+    <t>Artëm Piyashov</t>
   </si>
   <si>
     <t>22.01</t>
   </si>
   <si>
     <t>16.83</t>
   </si>
   <si>
-    <t>Матвей Пряников</t>
+    <t>Matvey Pryanikov</t>
   </si>
   <si>
     <t>22.46</t>
   </si>
   <si>
     <t>19.75</t>
   </si>
   <si>
-    <t>Андрей Герасимов</t>
+    <t>Andrey Gerasimov</t>
   </si>
   <si>
     <t>25.48</t>
   </si>
   <si>
     <t>21.16</t>
   </si>
   <si>
-    <t>Михаил Логинов</t>
+    <t>Mikhail Loginov</t>
   </si>
   <si>
     <t>31.89</t>
   </si>
   <si>
     <t>29.05</t>
   </si>
   <si>
-    <t>Сергей Калачев</t>
+    <t>Sergey Kalachev</t>
   </si>
   <si>
     <t>35.39</t>
   </si>
   <si>
     <t>28.10</t>
   </si>
   <si>
-    <t>Артемий Шанов</t>
+    <t>Artemiy Shanov</t>
   </si>
   <si>
     <t>46.57</t>
   </si>
   <si>
     <t>34.50</t>
   </si>
   <si>
-    <t>Кирилл Калачев</t>
+    <t>Kirill Kalachev</t>
   </si>
   <si>
     <t>49.87</t>
   </si>
   <si>
     <t>42.39</t>
   </si>
   <si>
-    <t>Егор Колесов</t>
+    <t>Yegor Kolesov</t>
   </si>
   <si>
     <t>51.96</t>
   </si>
   <si>
     <t>48.45</t>
   </si>
   <si>
-    <t>Екатерина Ефимова</t>
+    <t>Ekaterina Efimova</t>
   </si>
   <si>
     <t>1:15.51</t>
   </si>
   <si>
     <t>42.31</t>
   </si>
   <si>
-    <t>Егор Гаврин</t>
+    <t>Yegor Gavrin</t>
   </si>
   <si>
     <t>1:17.79</t>
   </si>
   <si>
     <t>48.73</t>
   </si>
   <si>
-    <t>Екатерина Белова</t>
+    <t>Yekaterina Belova</t>
   </si>
   <si>
     <t>1:18.47</t>
   </si>
   <si>
     <t>1:05.69</t>
   </si>
   <si>
-    <t>Михаил Семикин</t>
+    <t>Mikhail Semikin</t>
   </si>
   <si>
     <t>1:27.04</t>
   </si>
   <si>
     <t>59.42</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -789,51 +789,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C46" sqref="C46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>