--- v4 (2026-07-23)
+++ v5 (2026-10-23)
@@ -146,51 +146,51 @@
   <si>
     <t>17.20</t>
   </si>
   <si>
     <t>Осип Чебурашкин</t>
   </si>
   <si>
     <t>24.24</t>
   </si>
   <si>
     <t>20.52</t>
   </si>
   <si>
     <t>Павел Мишин</t>
   </si>
   <si>
     <t>25.10</t>
   </si>
   <si>
     <t>21.40</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
-    <t>27.33</t>
+    <t>26.92</t>
   </si>
   <si>
     <t>21.14</t>
   </si>
   <si>
     <t>Агата Комекова</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>23.70</t>
   </si>
   <si>
     <t>Михаил Гончаренко</t>
   </si>
   <si>
     <t>30.11</t>
   </si>
   <si>
     <t>29.65</t>
   </si>
   <si>
     <t>Андрей Мишин</t>
   </si>