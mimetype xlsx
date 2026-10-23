--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -83,51 +83,51 @@
   <si>
     <t>28.87</t>
   </si>
   <si>
     <t>Roman Shilov</t>
   </si>
   <si>
     <t>34.53</t>
   </si>
   <si>
     <t>31.25</t>
   </si>
   <si>
     <t>Lev Maslov</t>
   </si>
   <si>
     <t>36.89</t>
   </si>
   <si>
     <t>30.19</t>
   </si>
   <si>
     <t>Artur Chechekhin</t>
   </si>
   <si>
-    <t>38.88</t>
+    <t>37.89</t>
   </si>
   <si>
     <t>34.65</t>
   </si>
   <si>
     <t>Osip Cheburashkin</t>
   </si>
   <si>
     <t>40.10</t>
   </si>
   <si>
     <t>36.29</t>
   </si>
   <si>
     <t>Andrey Mishin</t>
   </si>
   <si>
     <t>41.62</t>
   </si>
   <si>
     <t>34.71</t>
   </si>
   <si>
     <t>Sergey Mironchenkov</t>
   </si>
@@ -182,54 +182,54 @@
   <si>
     <t>49.71</t>
   </si>
   <si>
     <t>Ilarion Kamardin</t>
   </si>
   <si>
     <t>57.02</t>
   </si>
   <si>
     <t>52.51</t>
   </si>
   <si>
     <t>Nikolai Gomelchuk</t>
   </si>
   <si>
     <t>57.22</t>
   </si>
   <si>
     <t>50.26</t>
   </si>
   <si>
     <t>Pavel Mishin</t>
   </si>
   <si>
-    <t>59.22</t>
-[...2 lines deleted...]
-    <t>53.37</t>
+    <t>57.70</t>
+  </si>
+  <si>
+    <t>53.15</t>
   </si>
   <si>
     <t>Vera Gorina</t>
   </si>
   <si>
     <t>1:00.40</t>
   </si>
   <si>
     <t>49.91</t>
   </si>
   <si>
     <t>Ilya Beylin</t>
   </si>
   <si>
     <t>1:07.45</t>
   </si>
   <si>
     <t>1:03.37</t>
   </si>
   <si>
     <t>Yevgeniya Ilʹina</t>
   </si>
   <si>
     <t>1:11.07</t>
   </si>