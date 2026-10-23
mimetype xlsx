--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -56,51 +56,51 @@
   <si>
     <t>31.94</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>1:03.07</t>
   </si>
   <si>
     <t>55.39</t>
   </si>
   <si>
     <t>Илья Назаров</t>
   </si>
   <si>
     <t>1:03.69</t>
   </si>
   <si>
     <t>53.13</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
-    <t>1:05.50</t>
+    <t>1:04.66</t>
   </si>
   <si>
     <t>58.03</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>1:09.19</t>
   </si>
   <si>
     <t>1:03.35</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>1:09.96</t>
   </si>
   <si>
     <t>1:00.22</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>