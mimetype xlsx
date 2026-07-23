--- v1 (2026-03-03)
+++ v2 (2026-07-23)
@@ -92,54 +92,54 @@
   <si>
     <t>7.16</t>
   </si>
   <si>
     <t>Николай Гомельчук</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
     <t>8.12</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>10.04</t>
   </si>
   <si>
     <t>8.72</t>
   </si>
   <si>
     <t>Агата Комекова</t>
   </si>
   <si>
-    <t>13.04</t>
-[...2 lines deleted...]
-    <t>11.59</t>
+    <t>12.50</t>
+  </si>
+  <si>
+    <t>10.17</t>
   </si>
   <si>
     <t>Осип Чебурашкин</t>
   </si>
   <si>
     <t>14.14</t>
   </si>
   <si>
     <t>13.37</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>14.54</t>
   </si>
   <si>
     <t>12.81</t>
   </si>
   <si>
     <t>Александр Большаков</t>
   </si>
   <si>
     <t>16.46</t>
   </si>