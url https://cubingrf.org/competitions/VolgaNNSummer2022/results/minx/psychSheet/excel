--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -83,51 +83,51 @@
   <si>
     <t>49.25</t>
   </si>
   <si>
     <t>Roman Shilov</t>
   </si>
   <si>
     <t>1:01.00</t>
   </si>
   <si>
     <t>56.78</t>
   </si>
   <si>
     <t>Sergey Mironchenkov</t>
   </si>
   <si>
     <t>1:02.31</t>
   </si>
   <si>
     <t>57.05</t>
   </si>
   <si>
     <t>Lev Maslov</t>
   </si>
   <si>
-    <t>1:10.81</t>
+    <t>1:06.32</t>
   </si>
   <si>
     <t>57.50</t>
   </si>
   <si>
     <t>Osip Cheburashkin</t>
   </si>
   <si>
     <t>1:27.70</t>
   </si>
   <si>
     <t>1:20.18</t>
   </si>
   <si>
     <t>Artur Chechekhin</t>
   </si>
   <si>
     <t>1:28.39</t>
   </si>
   <si>
     <t>1:19.29</t>
   </si>
   <si>
     <t>Andrey Gerasimov</t>
   </si>