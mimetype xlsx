--- v1 (2026-03-03)
+++ v2 (2026-06-02)
@@ -17,345 +17,345 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pyram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Тимофей Тарасенко</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Timofei Tarasenko</t>
   </si>
   <si>
     <t>1.96</t>
   </si>
   <si>
     <t>0.93</t>
   </si>
   <si>
-    <t>Илья Назаров</t>
+    <t>Ilya Nazarov</t>
   </si>
   <si>
     <t>2.23</t>
   </si>
   <si>
     <t>1.44</t>
   </si>
   <si>
-    <t>Дмитрий Гундин</t>
+    <t>Dmitry Gundin</t>
   </si>
   <si>
     <t>2.38</t>
   </si>
   <si>
     <t>1.34</t>
   </si>
   <si>
-    <t>Роман Шилов</t>
+    <t>Roman Shilov</t>
   </si>
   <si>
     <t>3.13</t>
   </si>
   <si>
     <t>1.81</t>
   </si>
   <si>
-    <t>Григорий Барашкин</t>
+    <t>Grigoriy Barashkin</t>
   </si>
   <si>
     <t>3.41</t>
   </si>
   <si>
     <t>1.26</t>
   </si>
   <si>
-    <t>Андрей Че</t>
+    <t>Andrey Che</t>
   </si>
   <si>
     <t>3.45</t>
   </si>
   <si>
     <t>2.29</t>
   </si>
   <si>
-    <t>Илья Бейлин</t>
+    <t>Ilya Beylin</t>
   </si>
   <si>
     <t>3.96</t>
   </si>
   <si>
     <t>3.70</t>
   </si>
   <si>
-    <t>Николай Гомельчук</t>
+    <t>Nikolai Gomelchuk</t>
   </si>
   <si>
     <t>4.65</t>
   </si>
   <si>
     <t>3.27</t>
   </si>
   <si>
-    <t>Александр Докин</t>
+    <t>Aleksandr Dokin</t>
   </si>
   <si>
     <t>4.80</t>
   </si>
   <si>
     <t>1.80</t>
   </si>
   <si>
-    <t>Андрей Копосов</t>
+    <t>Andrey Koposov</t>
   </si>
   <si>
     <t>5.19</t>
   </si>
   <si>
     <t>2.94</t>
   </si>
   <si>
-    <t>Андрей Мишин</t>
+    <t>Andrey Mishin</t>
   </si>
   <si>
     <t>5.21</t>
   </si>
   <si>
     <t>2.91</t>
   </si>
   <si>
-    <t>Агата Комекова</t>
+    <t>Agata Komekova</t>
   </si>
   <si>
     <t>6.05</t>
   </si>
   <si>
     <t>2.44</t>
   </si>
   <si>
-    <t>Иларион Камардин</t>
+    <t>Ilarion Kamardin</t>
   </si>
   <si>
     <t>6.46</t>
   </si>
   <si>
     <t>3.20</t>
   </si>
   <si>
-    <t>Леонид Тарасенко</t>
+    <t>Leonid Tarasenko</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
     <t>5.35</t>
   </si>
   <si>
-    <t>Павел Мишин</t>
+    <t>Pavel Mishin</t>
   </si>
   <si>
     <t>7.11</t>
   </si>
   <si>
     <t>4.96</t>
   </si>
   <si>
-    <t>Дарья Груздева</t>
+    <t>Dasha Gruzdeva</t>
   </si>
   <si>
     <t>7.35</t>
   </si>
   <si>
-    <t>Вера Горина</t>
+    <t>Vera Gorina</t>
   </si>
   <si>
     <t>7.80</t>
   </si>
   <si>
     <t>4.37</t>
   </si>
   <si>
-    <t>Сергей Миронченков</t>
+    <t>Sergey Mironchenkov</t>
   </si>
   <si>
     <t>8.59</t>
   </si>
   <si>
     <t>5.93</t>
   </si>
   <si>
-    <t>Осип Чебурашкин</t>
+    <t>Osip Cheburashkin</t>
   </si>
   <si>
     <t>9.43</t>
   </si>
   <si>
     <t>7.26</t>
   </si>
   <si>
-    <t>Матвей Пряников</t>
+    <t>Matvey Pryanikov</t>
   </si>
   <si>
     <t>11.21</t>
   </si>
   <si>
     <t>6.66</t>
   </si>
   <si>
-    <t>Андрей Герасимов</t>
+    <t>Andrey Gerasimov</t>
   </si>
   <si>
     <t>11.31</t>
   </si>
   <si>
     <t>9.82</t>
   </si>
   <si>
-    <t>Кирилл Юрлов</t>
+    <t>Kirill Yurlov</t>
   </si>
   <si>
     <t>11.43</t>
   </si>
   <si>
     <t>8.74</t>
   </si>
   <si>
-    <t>Михаил Кудряшов</t>
+    <t>Mikhail Kudryashov</t>
   </si>
   <si>
     <t>12.08</t>
   </si>
   <si>
     <t>7.76</t>
   </si>
   <si>
-    <t>Юрий Коновалов</t>
+    <t>Yuri Konovalov</t>
   </si>
   <si>
     <t>12.71</t>
   </si>
   <si>
     <t>9.12</t>
   </si>
   <si>
-    <t>Теодор Кунилов</t>
+    <t>Teodor Kunilov</t>
   </si>
   <si>
     <t>12.74</t>
   </si>
   <si>
     <t>8.69</t>
   </si>
   <si>
-    <t>Сергей Калачев</t>
+    <t>Sergey Kalachev</t>
   </si>
   <si>
     <t>14.37</t>
   </si>
   <si>
     <t>11.91</t>
   </si>
   <si>
-    <t>Екатерина Белова</t>
+    <t>Yekaterina Belova</t>
   </si>
   <si>
     <t>15.40</t>
   </si>
   <si>
     <t>11.26</t>
   </si>
   <si>
-    <t>Артемий Шанов</t>
+    <t>Artemiy Shanov</t>
   </si>
   <si>
     <t>16.71</t>
   </si>
   <si>
     <t>12.78</t>
   </si>
   <si>
-    <t>Артём Пияшов</t>
+    <t>Artëm Piyashov</t>
   </si>
   <si>
     <t>17.45</t>
   </si>
   <si>
     <t>8.83</t>
   </si>
   <si>
-    <t>Александр Большаков</t>
+    <t>Aleksandr Bolʹshakov</t>
   </si>
   <si>
     <t>23.39</t>
   </si>
   <si>
     <t>14.64</t>
   </si>
   <si>
-    <t>Екатерина Ефимова</t>
+    <t>Ekaterina Efimova</t>
   </si>
   <si>
     <t>24.54</t>
   </si>
   <si>
     <t>21.09</t>
   </si>
   <si>
-    <t>Егор Колесов</t>
+    <t>Yegor Kolesov</t>
   </si>
   <si>
     <t>24.77</t>
   </si>
   <si>
     <t>16.44</t>
   </si>
   <si>
-    <t>Кирилл Калачев</t>
+    <t>Kirill Kalachev</t>
   </si>
   <si>
     <t>27.51</t>
   </si>
   <si>
     <t>18.69</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -684,53 +684,53 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C34" sqref="C34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>