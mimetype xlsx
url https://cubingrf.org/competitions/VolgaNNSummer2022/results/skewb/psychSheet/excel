--- v2 (2026-04-17)
+++ v3 (2026-10-23)
@@ -38,51 +38,51 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Илья Назаров</t>
   </si>
   <si>
     <t>2.75</t>
   </si>
   <si>
     <t>2.35</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
-    <t>2.88</t>
+    <t>2.82</t>
   </si>
   <si>
     <t>1.68</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>3.13</t>
   </si>
   <si>
     <t>1.87</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>3.91</t>
   </si>
   <si>
     <t>2.51</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>