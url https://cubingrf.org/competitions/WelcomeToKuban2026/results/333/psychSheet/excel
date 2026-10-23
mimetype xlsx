--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -167,51 +167,51 @@
   <si>
     <t>Denis Tkachenko</t>
   </si>
   <si>
     <t>13.16</t>
   </si>
   <si>
     <t>11.27</t>
   </si>
   <si>
     <t>Pavel Treskov</t>
   </si>
   <si>
     <t>13.55</t>
   </si>
   <si>
     <t>11.91</t>
   </si>
   <si>
     <t>Afanasy Ivanov</t>
   </si>
   <si>
     <t>13.85</t>
   </si>
   <si>
-    <t>11.61</t>
+    <t>11.45</t>
   </si>
   <si>
     <t>Aleksandr Minko</t>
   </si>
   <si>
     <t>13.88</t>
   </si>
   <si>
     <t>Andrey Vasëv</t>
   </si>
   <si>
     <t>14.36</t>
   </si>
   <si>
     <t>12.81</t>
   </si>
   <si>
     <t>Artem Ignatov</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
     <t>14.06</t>
   </si>