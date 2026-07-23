--- v0 (2026-06-02)
+++ v1 (2026-07-23)
@@ -110,54 +110,54 @@
   <si>
     <t>34.12</t>
   </si>
   <si>
     <t>Roman Yarushevskiy</t>
   </si>
   <si>
     <t>43.24</t>
   </si>
   <si>
     <t>39.60</t>
   </si>
   <si>
     <t>Platon Kabakov</t>
   </si>
   <si>
     <t>49.97</t>
   </si>
   <si>
     <t>39.05</t>
   </si>
   <si>
     <t>Ivan Kovalchuk</t>
   </si>
   <si>
-    <t>58.42</t>
-[...2 lines deleted...]
-    <t>50.99</t>
+    <t>55.06</t>
+  </si>
+  <si>
+    <t>50.30</t>
   </si>
   <si>
     <t>Pavel Treskov</t>
   </si>
   <si>
     <t>1:00.21</t>
   </si>
   <si>
     <t>57.11</t>
   </si>
   <si>
     <t>Andrey Vasëv</t>
   </si>
   <si>
     <t>1:01.10</t>
   </si>
   <si>
     <t>57.51</t>
   </si>
   <si>
     <t>Afanasy Ivanov</t>
   </si>
   <si>
     <t>1:02.32</t>
   </si>