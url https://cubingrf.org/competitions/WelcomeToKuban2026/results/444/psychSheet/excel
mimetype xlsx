--- v1 (2026-07-23)
+++ v2 (2026-09-07)
@@ -50,51 +50,51 @@
   <si>
     <t>Nikita Popkov</t>
   </si>
   <si>
     <t>30.87</t>
   </si>
   <si>
     <t>26.80</t>
   </si>
   <si>
     <t>Azamat Tuko</t>
   </si>
   <si>
     <t>32.84</t>
   </si>
   <si>
     <t>25.98</t>
   </si>
   <si>
     <t>Polina Lapteva</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
-    <t>29.38</t>
+    <t>28.99</t>
   </si>
   <si>
     <t>Konstantin Artiushenko</t>
   </si>
   <si>
     <t>38.24</t>
   </si>
   <si>
     <t>34.33</t>
   </si>
   <si>
     <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
     <t>Dmitry Kosterev</t>
   </si>
   <si>
     <t>40.67</t>
   </si>
@@ -110,63 +110,63 @@
   <si>
     <t>34.12</t>
   </si>
   <si>
     <t>Roman Yarushevskiy</t>
   </si>
   <si>
     <t>43.24</t>
   </si>
   <si>
     <t>39.60</t>
   </si>
   <si>
     <t>Platon Kabakov</t>
   </si>
   <si>
     <t>49.97</t>
   </si>
   <si>
     <t>39.05</t>
   </si>
   <si>
     <t>Ivan Kovalchuk</t>
   </si>
   <si>
-    <t>55.06</t>
-[...2 lines deleted...]
-    <t>50.30</t>
+    <t>51.23</t>
+  </si>
+  <si>
+    <t>43.94</t>
   </si>
   <si>
     <t>Pavel Treskov</t>
   </si>
   <si>
-    <t>1:00.21</t>
-[...2 lines deleted...]
-    <t>57.11</t>
+    <t>59.33</t>
+  </si>
+  <si>
+    <t>47.03</t>
   </si>
   <si>
     <t>Andrey Vasëv</t>
   </si>
   <si>
     <t>1:01.10</t>
   </si>
   <si>
     <t>57.51</t>
   </si>
   <si>
     <t>Afanasy Ivanov</t>
   </si>
   <si>
     <t>1:02.32</t>
   </si>
   <si>
     <t>55.15</t>
   </si>
   <si>
     <t>Denis Tkachenko</t>
   </si>
   <si>
     <t>1:03.81</t>
   </si>