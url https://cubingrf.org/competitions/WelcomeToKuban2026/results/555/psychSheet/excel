--- v2 (2026-09-07)
+++ v3 (2026-10-22)
@@ -119,54 +119,54 @@
   <si>
     <t>1:31.44</t>
   </si>
   <si>
     <t>Platon Kabakov</t>
   </si>
   <si>
     <t>1:46.97</t>
   </si>
   <si>
     <t>1:38.45</t>
   </si>
   <si>
     <t>Andrey Vasëv</t>
   </si>
   <si>
     <t>2:07.77</t>
   </si>
   <si>
     <t>1:50.15</t>
   </si>
   <si>
     <t>Afanasy Ivanov</t>
   </si>
   <si>
-    <t>2:14.38</t>
-[...2 lines deleted...]
-    <t>2:01.52</t>
+    <t>2:11.03</t>
+  </si>
+  <si>
+    <t>1:57.25</t>
   </si>
   <si>
     <t>Pavel Treskov</t>
   </si>
   <si>
     <t>2:19.30</t>
   </si>
   <si>
     <t>2:00.17</t>
   </si>
   <si>
     <t>Aleksandr Minko</t>
   </si>
   <si>
     <t>2:46.20</t>
   </si>
   <si>
     <t>Arseniy Borodinskiy</t>
   </si>
   <si>
     <t>2:48.97</t>
   </si>
   <si>
     <t>Vadim Kushnarev</t>
   </si>