--- v1 (2026-07-23)
+++ v2 (2026-10-23)
@@ -65,60 +65,60 @@
   <si>
     <t>5.19</t>
   </si>
   <si>
     <t>Константин Артюшенко</t>
   </si>
   <si>
     <t>7.67</t>
   </si>
   <si>
     <t>6.47</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>7.95</t>
   </si>
   <si>
     <t>6.65</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
-    <t>9.60</t>
-[...2 lines deleted...]
-    <t>8.58</t>
+    <t>9.24</t>
+  </si>
+  <si>
+    <t>8.07</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
-    <t>11.34</t>
+    <t>11.32</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>Дмитрий Саргсян</t>
   </si>
   <si>
     <t>11.89</t>
   </si>
   <si>
     <t>9.32</t>
   </si>
   <si>
     <t>Арсений Бородинский</t>
   </si>
   <si>
     <t>11.98</t>
   </si>
   <si>
     <t>9.30</t>
   </si>
   <si>
     <t>Александр Минко</t>
   </si>