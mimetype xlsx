--- v2 (2026-09-07)
+++ v3 (2026-10-23)
@@ -29,87 +29,87 @@
     <sheet name="sq1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Competitor</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
     <t>Nikita Popkov</t>
   </si>
   <si>
-    <t>9.09</t>
+    <t>8.94</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
     <t>Konstantin Artiushenko</t>
   </si>
   <si>
     <t>14.80</t>
   </si>
   <si>
     <t>9.15</t>
   </si>
   <si>
     <t>Pavel Treskov</t>
   </si>
   <si>
     <t>16.44</t>
   </si>
   <si>
     <t>13.33</t>
   </si>
   <si>
     <t>Dmitry Kosterev</t>
   </si>
   <si>
     <t>17.77</t>
   </si>
   <si>
     <t>14.20</t>
   </si>
   <si>
     <t>Dmitriy Tupis</t>
   </si>
   <si>
-    <t>23.46</t>
+    <t>21.79</t>
   </si>
   <si>
     <t>16.62</t>
   </si>
   <si>
     <t>Ivan Kovalchuk</t>
   </si>
   <si>
     <t>24.26</t>
   </si>
   <si>
     <t>15.33</t>
   </si>
   <si>
     <t>Polina Lapteva</t>
   </si>
   <si>
     <t>25.81</t>
   </si>
   <si>
     <t>17.60</t>
   </si>
   <si>
     <t>Dmitriy Sargsyan</t>
   </si>