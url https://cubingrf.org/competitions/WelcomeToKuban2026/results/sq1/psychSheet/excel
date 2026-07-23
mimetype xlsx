--- v0 (2026-06-02)
+++ v1 (2026-07-23)
@@ -53,84 +53,84 @@
   <si>
     <t>9.09</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
     <t>Konstantin Artiushenko</t>
   </si>
   <si>
     <t>14.80</t>
   </si>
   <si>
     <t>9.15</t>
   </si>
   <si>
     <t>Dmitry Kosterev</t>
   </si>
   <si>
     <t>17.77</t>
   </si>
   <si>
     <t>14.20</t>
   </si>
   <si>
+    <t>Dmitriy Tupis</t>
+  </si>
+  <si>
+    <t>23.46</t>
+  </si>
+  <si>
+    <t>16.62</t>
+  </si>
+  <si>
     <t>Pavel Treskov</t>
   </si>
   <si>
     <t>23.87</t>
   </si>
   <si>
     <t>14.17</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
-[...5 lines deleted...]
-    <t>16.62</t>
+    <t>Ivan Kovalchuk</t>
+  </si>
+  <si>
+    <t>24.26</t>
+  </si>
+  <si>
+    <t>20.20</t>
   </si>
   <si>
     <t>Polina Lapteva</t>
   </si>
   <si>
     <t>25.81</t>
   </si>
   <si>
     <t>17.60</t>
-  </si>
-[...7 lines deleted...]
-    <t>22.80</t>
   </si>
   <si>
     <t>Dmitriy Sargsyan</t>
   </si>
   <si>
     <t>30.17</t>
   </si>
   <si>
     <t>22.91</t>
   </si>
   <si>
     <t>Platon Kabakov</t>
   </si>
   <si>
     <t>36.23</t>
   </si>
   <si>
     <t>26.14</t>
   </si>
   <si>
     <t>Aleksandr Minko</t>
   </si>
   <si>
     <t>42.98</t>
   </si>