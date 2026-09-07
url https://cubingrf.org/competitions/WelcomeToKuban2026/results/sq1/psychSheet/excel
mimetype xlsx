--- v1 (2026-07-23)
+++ v2 (2026-09-07)
@@ -44,84 +44,84 @@
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
     <t>Nikita Popkov</t>
   </si>
   <si>
     <t>9.09</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
     <t>Konstantin Artiushenko</t>
   </si>
   <si>
     <t>14.80</t>
   </si>
   <si>
     <t>9.15</t>
   </si>
   <si>
+    <t>Pavel Treskov</t>
+  </si>
+  <si>
+    <t>16.44</t>
+  </si>
+  <si>
+    <t>13.33</t>
+  </si>
+  <si>
     <t>Dmitry Kosterev</t>
   </si>
   <si>
     <t>17.77</t>
   </si>
   <si>
     <t>14.20</t>
   </si>
   <si>
     <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>23.46</t>
   </si>
   <si>
     <t>16.62</t>
   </si>
   <si>
-    <t>Pavel Treskov</t>
-[...7 lines deleted...]
-  <si>
     <t>Ivan Kovalchuk</t>
   </si>
   <si>
     <t>24.26</t>
   </si>
   <si>
-    <t>20.20</t>
+    <t>15.33</t>
   </si>
   <si>
     <t>Polina Lapteva</t>
   </si>
   <si>
     <t>25.81</t>
   </si>
   <si>
     <t>17.60</t>
   </si>
   <si>
     <t>Dmitriy Sargsyan</t>
   </si>
   <si>
     <t>30.17</t>
   </si>
   <si>
     <t>22.91</t>
   </si>
   <si>
     <t>Platon Kabakov</t>
   </si>
   <si>
     <t>36.23</t>
   </si>