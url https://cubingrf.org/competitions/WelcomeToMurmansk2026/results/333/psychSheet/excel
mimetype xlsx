--- v3 (2026-09-07)
+++ v4 (2026-10-22)
@@ -29,180 +29,180 @@
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Competitor</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
     <t>Anatolii Turenko</t>
   </si>
   <si>
-    <t>6.37</t>
+    <t>5.94</t>
   </si>
   <si>
     <t>4.99</t>
   </si>
   <si>
     <t>Nikita Popkov</t>
   </si>
   <si>
     <t>8.06</t>
   </si>
   <si>
     <t>5.96</t>
   </si>
   <si>
     <t>Nikolai Masson</t>
   </si>
   <si>
     <t>8.66</t>
   </si>
   <si>
     <t>6.36</t>
   </si>
   <si>
     <t>Makar Tihonov</t>
   </si>
   <si>
-    <t>9.79</t>
-[...2 lines deleted...]
-    <t>7.91</t>
+    <t>8.95</t>
+  </si>
+  <si>
+    <t>7.56</t>
   </si>
   <si>
     <t>Mikhail Ignatʹyev</t>
   </si>
   <si>
     <t>10.04</t>
   </si>
   <si>
     <t>8.28</t>
   </si>
   <si>
     <t>Kirill Galovskiy</t>
   </si>
   <si>
     <t>10.64</t>
   </si>
   <si>
     <t>8.57</t>
   </si>
   <si>
     <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>11.11</t>
   </si>
   <si>
-    <t>9.51</t>
+    <t>9.04</t>
   </si>
   <si>
     <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>11.24</t>
   </si>
   <si>
-    <t>9.84</t>
+    <t>9.40</t>
   </si>
   <si>
     <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>12.63</t>
   </si>
   <si>
     <t>8.58</t>
   </si>
   <si>
     <t>Afanasy Ivanov</t>
   </si>
   <si>
     <t>13.85</t>
   </si>
   <si>
-    <t>11.61</t>
+    <t>11.45</t>
   </si>
   <si>
     <t>Timur Akgun</t>
   </si>
   <si>
     <t>15.51</t>
   </si>
   <si>
     <t>13.91</t>
   </si>
   <si>
     <t>Olga Yasakova</t>
   </si>
   <si>
     <t>15.63</t>
   </si>
   <si>
     <t>12.17</t>
   </si>
   <si>
+    <t>Vasiliy Bagayev</t>
+  </si>
+  <si>
+    <t>18.46</t>
+  </si>
+  <si>
+    <t>16.44</t>
+  </si>
+  <si>
     <t>Ivan Zubov</t>
   </si>
   <si>
     <t>19.23</t>
   </si>
   <si>
     <t>15.02</t>
   </si>
   <si>
     <t>Aleksandr Tsyvunin</t>
   </si>
   <si>
     <t>19.46</t>
   </si>
   <si>
     <t>15.01</t>
-  </si>
-[...7 lines deleted...]
-    <t>19.94</t>
   </si>
   <si>
     <t>Vasilisa Narvatova</t>
   </si>
   <si>
     <t>27.03</t>
   </si>
   <si>
     <t>25.94</t>
   </si>
   <si>
     <t>Aleksei Kozhevnikov</t>
   </si>
   <si>
     <t>28.19</t>
   </si>
   <si>
     <t>22.46</t>
   </si>
   <si>
     <t>Dmitrii Sakardin</t>
   </si>
   <si>
     <t>28.57</t>
   </si>