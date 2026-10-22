--- v3 (2026-09-07)
+++ v4 (2026-10-22)
@@ -35,135 +35,135 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>37.70</t>
+  </si>
+  <si>
+    <t>34.11</t>
+  </si>
+  <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
-    <t>41.07</t>
+    <t>41.02</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>43.87</t>
   </si>
   <si>
     <t>37.85</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>59.41</t>
   </si>
   <si>
     <t>48.67</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>1:02.32</t>
   </si>
   <si>
-    <t>55.15</t>
+    <t>54.67</t>
   </si>
   <si>
     <t>Иван Зубов</t>
   </si>
   <si>
     <t>1:41.71</t>
   </si>
   <si>
     <t>1:13.87</t>
   </si>
   <si>
     <t>Василиса Нарватова</t>
   </si>
   <si>
     <t>2:23.72</t>
   </si>
   <si>
     <t>2:03.83</t>
   </si>
   <si>
     <t>Василий Багаев</t>
   </si>
   <si>
-    <t>2:04.32</t>
+    <t>1:37.76</t>
   </si>
   <si>
     <t>Дмитрий Бычков</t>
   </si>
   <si>
     <t>2:39.28</t>
   </si>
   <si>
     <t>Алиса Веснина</t>
   </si>
   <si>
     <t>2:39.68</t>
   </si>
   <si>
     <t>Максим Ментюков</t>
   </si>
   <si>
     <t>2:46.13</t>
   </si>
   <si>
     <t>Евгений Мамаев</t>
   </si>
   <si>
     <t>3:16.88</t>
   </si>