--- v0 (2026-04-15)
+++ v1 (2026-06-02)
@@ -68,78 +68,78 @@
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>5.40</t>
   </si>
   <si>
     <t>4.70</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>6.40</t>
   </si>
   <si>
     <t>4.77</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>9.52</t>
   </si>
   <si>
-    <t>8.16</t>
+    <t>6.89</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>11.34</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>Василий Багаев</t>
   </si>
   <si>
     <t>12.98</t>
   </si>
   <si>
     <t>10.70</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>13.99</t>
   </si>
   <si>
-    <t>12.84</t>
+    <t>11.58</t>
   </si>
   <si>
     <t>Кирилл Галовский</t>
   </si>
   <si>
     <t>14.97</t>
   </si>
   <si>
     <t>14.01</t>
   </si>
   <si>
     <t>Анастасия Бычкова</t>
   </si>
   <si>
     <t>17.59</t>
   </si>
   <si>
     <t>14.28</t>
   </si>
   <si>
     <t>Василиса Нарватова</t>
   </si>
   <si>
     <t>19.42</t>
   </si>