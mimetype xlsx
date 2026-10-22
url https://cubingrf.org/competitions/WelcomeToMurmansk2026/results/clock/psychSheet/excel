--- v1 (2026-06-02)
+++ v2 (2026-10-22)
@@ -65,72 +65,72 @@
   <si>
     <t>2.71</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>5.40</t>
   </si>
   <si>
     <t>4.70</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>6.40</t>
   </si>
   <si>
     <t>4.77</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>9.52</t>
+    <t>8.97</t>
   </si>
   <si>
     <t>6.89</t>
   </si>
   <si>
+    <t>Василий Багаев</t>
+  </si>
+  <si>
+    <t>11.29</t>
+  </si>
+  <si>
+    <t>9.76</t>
+  </si>
+  <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
-    <t>11.34</t>
+    <t>11.32</t>
   </si>
   <si>
     <t>8.76</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.70</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>13.99</t>
   </si>
   <si>
     <t>11.58</t>
   </si>
   <si>
     <t>Кирилл Галовский</t>
   </si>
   <si>
     <t>14.97</t>
   </si>
   <si>
     <t>14.01</t>
   </si>
   <si>
     <t>Анастасия Бычкова</t>
   </si>
   <si>
     <t>17.59</t>
   </si>