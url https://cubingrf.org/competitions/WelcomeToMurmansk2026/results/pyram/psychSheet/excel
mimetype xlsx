--- v0 (2026-04-15)
+++ v1 (2026-06-02)
@@ -17,303 +17,303 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pyram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...11 lines deleted...]
-    <t>2.70</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Afanasy Ivanov</t>
+  </si>
+  <si>
+    <t>2.45</t>
+  </si>
+  <si>
+    <t>1.95</t>
+  </si>
+  <si>
+    <t>Nikita Popkov</t>
+  </si>
+  <si>
+    <t>2.61</t>
   </si>
   <si>
     <t>1.96</t>
   </si>
   <si>
-    <t>Афанасий Иванов</t>
-[...8 lines deleted...]
-    <t>Анатолий Туренко</t>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>3.70</t>
   </si>
   <si>
     <t>2.17</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...2 lines deleted...]
-    <t>4.47</t>
+    <t>Makar Tihonov</t>
+  </si>
+  <si>
+    <t>4.17</t>
   </si>
   <si>
     <t>2.89</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>4.87</t>
   </si>
   <si>
     <t>2.66</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
+    <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>5.69</t>
   </si>
   <si>
     <t>2.76</t>
   </si>
   <si>
-    <t>Михаил Игнатьев</t>
+    <t>Mikhail Ignatʹyev</t>
   </si>
   <si>
     <t>5.82</t>
   </si>
   <si>
     <t>3.67</t>
   </si>
   <si>
-    <t>Тимофей Терещенко</t>
+    <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
-    <t>Кирилл Галовский</t>
+    <t>Kirill Galovskiy</t>
   </si>
   <si>
     <t>6.98</t>
   </si>
   <si>
     <t>4.32</t>
   </si>
   <si>
-    <t>Иван Зубов</t>
+    <t>Ivan Zubov</t>
   </si>
   <si>
     <t>8.82</t>
   </si>
   <si>
     <t>8.15</t>
   </si>
   <si>
-    <t>Василиса Нарватова</t>
+    <t>Vasilisa Narvatova</t>
   </si>
   <si>
     <t>9.12</t>
   </si>
   <si>
     <t>7.43</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>9.14</t>
   </si>
   <si>
     <t>6.31</t>
   </si>
   <si>
-    <t>Василий Багаев</t>
-[...8 lines deleted...]
-    <t>Виктория Доценко</t>
+    <t>Vasiliy Bagayev</t>
+  </si>
+  <si>
+    <t>9.96</t>
+  </si>
+  <si>
+    <t>7.45</t>
+  </si>
+  <si>
+    <t>Viktoriia Dotsenko</t>
   </si>
   <si>
     <t>10.40</t>
   </si>
   <si>
     <t>7.68</t>
   </si>
   <si>
-    <t>Дмитрий Бычков</t>
+    <t>Dmitrii Bychkov</t>
   </si>
   <si>
     <t>12.52</t>
   </si>
   <si>
     <t>11.57</t>
   </si>
   <si>
-    <t>Денис Сергеев</t>
+    <t>Denis Sergeev</t>
   </si>
   <si>
     <t>13.53</t>
   </si>
   <si>
     <t>11.28</t>
   </si>
   <si>
-    <t>Анастасия Бычкова</t>
+    <t>Anastasia Bychkova</t>
   </si>
   <si>
     <t>15.78</t>
   </si>
   <si>
     <t>13.07</t>
   </si>
   <si>
-    <t>Максим Зайнагутдинов</t>
+    <t>Maksim Zainagutdinov</t>
   </si>
   <si>
     <t>15.81</t>
   </si>
   <si>
     <t>11.96</t>
   </si>
   <si>
-    <t>Максим Похилец</t>
+    <t>Maxim Pohilets</t>
   </si>
   <si>
     <t>19.45</t>
   </si>
   <si>
     <t>15.80</t>
   </si>
   <si>
-    <t>Максим Ментюков</t>
+    <t>Maksim Mentyukov</t>
   </si>
   <si>
     <t>20.14</t>
   </si>
   <si>
     <t>13.19</t>
   </si>
   <si>
-    <t>Алёна Рамзайцева</t>
+    <t>Alena Ranzayseva</t>
   </si>
   <si>
     <t>20.45</t>
   </si>
   <si>
     <t>15.20</t>
   </si>
   <si>
-    <t>Данил Новик</t>
+    <t>Danil Novik</t>
   </si>
   <si>
     <t>24.47</t>
   </si>
   <si>
     <t>20.35</t>
   </si>
   <si>
-    <t>Богдан Вашурин</t>
+    <t>Bogdan Vashurin</t>
   </si>
   <si>
     <t>34.04</t>
   </si>
   <si>
     <t>18.25</t>
   </si>
   <si>
-    <t>Давид Рустамов</t>
+    <t>David Rustamov</t>
   </si>
   <si>
     <t>45.50</t>
   </si>
   <si>
     <t>22.00</t>
   </si>
   <si>
-    <t>Лиза Городниченко</t>
+    <t>Liza Gorodnichenko</t>
   </si>
   <si>
     <t>51.37</t>
   </si>
   <si>
     <t>23.35</t>
   </si>
   <si>
-    <t>Игорь Грудин</t>
+    <t>Igor Grudin</t>
   </si>
   <si>
     <t>13.93</t>
   </si>
   <si>
-    <t>Карина Софьина</t>
+    <t>Karina Sofina</t>
   </si>
   <si>
     <t>17.00</t>
   </si>
   <si>
-    <t>Вадим Джафаров</t>
+    <t>Vadim Dzhafarov</t>
   </si>
   <si>
     <t>19.09</t>
   </si>
   <si>
-    <t>Роман Евтушенко</t>
+    <t>Evtushenko</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -636,53 +636,53 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C30" sqref="C30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>