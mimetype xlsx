--- v1 (2026-06-02)
+++ v2 (2026-07-23)
@@ -17,303 +17,303 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pyram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Afanasy Ivanov</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>2.45</t>
   </si>
   <si>
     <t>1.95</t>
   </si>
   <si>
-    <t>Nikita Popkov</t>
+    <t>Никита Попков</t>
   </si>
   <si>
     <t>2.61</t>
   </si>
   <si>
     <t>1.96</t>
   </si>
   <si>
-    <t>Anatolii Turenko</t>
+    <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>3.70</t>
   </si>
   <si>
     <t>2.17</t>
   </si>
   <si>
-    <t>Makar Tihonov</t>
+    <t>Макар Тихонов</t>
   </si>
   <si>
     <t>4.17</t>
   </si>
   <si>
     <t>2.89</t>
   </si>
   <si>
-    <t>Andrey Zhukov</t>
+    <t>Андрей Жуков</t>
   </si>
   <si>
     <t>4.87</t>
   </si>
   <si>
     <t>2.66</t>
   </si>
   <si>
-    <t>Daria Eliseeva</t>
+    <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>5.69</t>
   </si>
   <si>
     <t>2.76</t>
   </si>
   <si>
-    <t>Mikhail Ignatʹyev</t>
+    <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>5.82</t>
   </si>
   <si>
     <t>3.67</t>
   </si>
   <si>
-    <t>Timofey Tereshchenko</t>
+    <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
-    <t>Kirill Galovskiy</t>
+    <t>Кирилл Галовский</t>
   </si>
   <si>
     <t>6.98</t>
   </si>
   <si>
     <t>4.32</t>
   </si>
   <si>
-    <t>Ivan Zubov</t>
+    <t>Иван Зубов</t>
   </si>
   <si>
     <t>8.82</t>
   </si>
   <si>
     <t>8.15</t>
   </si>
   <si>
-    <t>Vasilisa Narvatova</t>
+    <t>Василиса Нарватова</t>
   </si>
   <si>
     <t>9.12</t>
   </si>
   <si>
     <t>7.43</t>
   </si>
   <si>
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>9.14</t>
   </si>
   <si>
     <t>6.31</t>
   </si>
   <si>
-    <t>Vasiliy Bagayev</t>
+    <t>Василий Багаев</t>
   </si>
   <si>
     <t>9.96</t>
   </si>
   <si>
     <t>7.45</t>
   </si>
   <si>
-    <t>Viktoriia Dotsenko</t>
+    <t>Виктория Доценко</t>
   </si>
   <si>
     <t>10.40</t>
   </si>
   <si>
     <t>7.68</t>
   </si>
   <si>
-    <t>Dmitrii Bychkov</t>
+    <t>Дмитрий Бычков</t>
   </si>
   <si>
     <t>12.52</t>
   </si>
   <si>
     <t>11.57</t>
   </si>
   <si>
-    <t>Denis Sergeev</t>
+    <t>Денис Сергеев</t>
   </si>
   <si>
     <t>13.53</t>
   </si>
   <si>
     <t>11.28</t>
   </si>
   <si>
-    <t>Anastasia Bychkova</t>
+    <t>Анастасия Бычкова</t>
   </si>
   <si>
     <t>15.78</t>
   </si>
   <si>
     <t>13.07</t>
   </si>
   <si>
-    <t>Maksim Zainagutdinov</t>
+    <t>Максим Зайнагутдинов</t>
   </si>
   <si>
     <t>15.81</t>
   </si>
   <si>
     <t>11.96</t>
   </si>
   <si>
-    <t>Maxim Pohilets</t>
+    <t>Максим Похилец</t>
   </si>
   <si>
     <t>19.45</t>
   </si>
   <si>
     <t>15.80</t>
   </si>
   <si>
-    <t>Maksim Mentyukov</t>
+    <t>Максим Ментюков</t>
   </si>
   <si>
     <t>20.14</t>
   </si>
   <si>
     <t>13.19</t>
   </si>
   <si>
-    <t>Alena Ranzayseva</t>
+    <t>Алёна Рамзайцева</t>
   </si>
   <si>
     <t>20.45</t>
   </si>
   <si>
     <t>15.20</t>
   </si>
   <si>
-    <t>Danil Novik</t>
+    <t>Данил Новик</t>
   </si>
   <si>
     <t>24.47</t>
   </si>
   <si>
     <t>20.35</t>
   </si>
   <si>
-    <t>Bogdan Vashurin</t>
+    <t>Богдан Вашурин</t>
   </si>
   <si>
     <t>34.04</t>
   </si>
   <si>
     <t>18.25</t>
   </si>
   <si>
-    <t>David Rustamov</t>
+    <t>Давид Рустамов</t>
   </si>
   <si>
     <t>45.50</t>
   </si>
   <si>
     <t>22.00</t>
   </si>
   <si>
-    <t>Liza Gorodnichenko</t>
+    <t>Лиза Городниченко</t>
   </si>
   <si>
     <t>51.37</t>
   </si>
   <si>
     <t>23.35</t>
   </si>
   <si>
-    <t>Igor Grudin</t>
+    <t>Игорь Грудин</t>
   </si>
   <si>
     <t>13.93</t>
   </si>
   <si>
-    <t>Karina Sofina</t>
+    <t>Карина Софьина</t>
   </si>
   <si>
     <t>17.00</t>
   </si>
   <si>
-    <t>Vadim Dzhafarov</t>
+    <t>Вадим Джафаров</t>
   </si>
   <si>
     <t>19.09</t>
   </si>
   <si>
-    <t>Evtushenko</t>
+    <t>Роман Евтушенко</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -636,53 +636,53 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C30" sqref="C30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>