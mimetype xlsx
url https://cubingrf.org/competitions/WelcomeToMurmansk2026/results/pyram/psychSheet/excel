--- v2 (2026-07-23)
+++ v3 (2026-09-07)
@@ -17,303 +17,303 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pyram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Афанасий Иванов</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Afanasy Ivanov</t>
   </si>
   <si>
     <t>2.45</t>
   </si>
   <si>
     <t>1.95</t>
   </si>
   <si>
-    <t>Никита Попков</t>
+    <t>Nikita Popkov</t>
   </si>
   <si>
     <t>2.61</t>
   </si>
   <si>
     <t>1.96</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
-[...2 lines deleted...]
-    <t>3.70</t>
+    <t>Anatolii Turenko</t>
+  </si>
+  <si>
+    <t>3.20</t>
   </si>
   <si>
     <t>2.17</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
+    <t>Makar Tihonov</t>
   </si>
   <si>
     <t>4.17</t>
   </si>
   <si>
-    <t>2.89</t>
-[...2 lines deleted...]
-    <t>Андрей Жуков</t>
+    <t>2.56</t>
+  </si>
+  <si>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>4.87</t>
   </si>
   <si>
     <t>2.66</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
+    <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>5.69</t>
   </si>
   <si>
     <t>2.76</t>
   </si>
   <si>
-    <t>Михаил Игнатьев</t>
+    <t>Mikhail Ignatʹyev</t>
   </si>
   <si>
     <t>5.82</t>
   </si>
   <si>
     <t>3.67</t>
   </si>
   <si>
-    <t>Тимофей Терещенко</t>
+    <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
-    <t>Кирилл Галовский</t>
+    <t>Kirill Galovskiy</t>
   </si>
   <si>
     <t>6.98</t>
   </si>
   <si>
     <t>4.32</t>
   </si>
   <si>
-    <t>Иван Зубов</t>
+    <t>Ivan Zubov</t>
   </si>
   <si>
     <t>8.82</t>
   </si>
   <si>
     <t>8.15</t>
   </si>
   <si>
-    <t>Василиса Нарватова</t>
+    <t>Vasilisa Narvatova</t>
   </si>
   <si>
     <t>9.12</t>
   </si>
   <si>
     <t>7.43</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>9.14</t>
   </si>
   <si>
     <t>6.31</t>
   </si>
   <si>
-    <t>Василий Багаев</t>
+    <t>Vasiliy Bagayev</t>
   </si>
   <si>
     <t>9.96</t>
   </si>
   <si>
     <t>7.45</t>
   </si>
   <si>
-    <t>Виктория Доценко</t>
+    <t>Viktoriia Dotsenko</t>
   </si>
   <si>
     <t>10.40</t>
   </si>
   <si>
     <t>7.68</t>
   </si>
   <si>
-    <t>Дмитрий Бычков</t>
+    <t>Dmitrii Bychkov</t>
   </si>
   <si>
     <t>12.52</t>
   </si>
   <si>
     <t>11.57</t>
   </si>
   <si>
-    <t>Денис Сергеев</t>
+    <t>Denis Sergeev</t>
   </si>
   <si>
     <t>13.53</t>
   </si>
   <si>
     <t>11.28</t>
   </si>
   <si>
-    <t>Анастасия Бычкова</t>
+    <t>Anastasia Bychkova</t>
   </si>
   <si>
     <t>15.78</t>
   </si>
   <si>
     <t>13.07</t>
   </si>
   <si>
-    <t>Максим Зайнагутдинов</t>
+    <t>Maksim Zainagutdinov</t>
   </si>
   <si>
     <t>15.81</t>
   </si>
   <si>
     <t>11.96</t>
   </si>
   <si>
-    <t>Максим Похилец</t>
+    <t>Maxim Pohilets</t>
   </si>
   <si>
     <t>19.45</t>
   </si>
   <si>
     <t>15.80</t>
   </si>
   <si>
-    <t>Максим Ментюков</t>
+    <t>Maksim Mentyukov</t>
   </si>
   <si>
     <t>20.14</t>
   </si>
   <si>
     <t>13.19</t>
   </si>
   <si>
-    <t>Алёна Рамзайцева</t>
+    <t>Alena Ranzayseva</t>
   </si>
   <si>
     <t>20.45</t>
   </si>
   <si>
     <t>15.20</t>
   </si>
   <si>
-    <t>Данил Новик</t>
+    <t>Danil Novik</t>
   </si>
   <si>
     <t>24.47</t>
   </si>
   <si>
     <t>20.35</t>
   </si>
   <si>
-    <t>Богдан Вашурин</t>
+    <t>Bogdan Vashurin</t>
   </si>
   <si>
     <t>34.04</t>
   </si>
   <si>
     <t>18.25</t>
   </si>
   <si>
-    <t>Давид Рустамов</t>
+    <t>David Rustamov</t>
   </si>
   <si>
     <t>45.50</t>
   </si>
   <si>
     <t>22.00</t>
   </si>
   <si>
-    <t>Лиза Городниченко</t>
+    <t>Liza Gorodnichenko</t>
   </si>
   <si>
     <t>51.37</t>
   </si>
   <si>
     <t>23.35</t>
   </si>
   <si>
-    <t>Игорь Грудин</t>
+    <t>Igor Grudin</t>
   </si>
   <si>
     <t>13.93</t>
   </si>
   <si>
-    <t>Карина Софьина</t>
+    <t>Karina Sofina</t>
   </si>
   <si>
     <t>17.00</t>
   </si>
   <si>
-    <t>Вадим Джафаров</t>
+    <t>Vadim Dzhafarov</t>
   </si>
   <si>
     <t>19.09</t>
   </si>
   <si>
-    <t>Роман Евтушенко</t>
+    <t>Evtushenko</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -636,53 +636,53 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C30" sqref="C30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>