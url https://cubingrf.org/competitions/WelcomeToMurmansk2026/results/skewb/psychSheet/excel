--- v2 (2026-09-07)
+++ v3 (2026-10-22)
@@ -119,51 +119,51 @@
   <si>
     <t>Дмитрий Бычков</t>
   </si>
   <si>
     <t>11.83</t>
   </si>
   <si>
     <t>4.74</t>
   </si>
   <si>
     <t>Игорь Грудин</t>
   </si>
   <si>
     <t>12.62</t>
   </si>
   <si>
     <t>7.32</t>
   </si>
   <si>
     <t>Василий Багаев</t>
   </si>
   <si>
     <t>12.73</t>
   </si>
   <si>
-    <t>8.02</t>
+    <t>7.25</t>
   </si>
   <si>
     <t>Данил Новик</t>
   </si>
   <si>
     <t>16.37</t>
   </si>
   <si>
     <t>13.38</t>
   </si>
   <si>
     <t>Виктория Доценко</t>
   </si>
   <si>
     <t>16.98</t>
   </si>
   <si>
     <t>11.60</t>
   </si>
   <si>
     <t>Анастасия Бычкова</t>
   </si>
   <si>
     <t>17.40</t>
   </si>